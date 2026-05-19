--- v3 (2026-03-17)
+++ v4 (2026-05-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf11172c0be164a1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b6073fb9ce4524" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd8d6cb7df502432d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6a58cd2267364818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd8d6cb7df502432d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a58cd2267364818" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>