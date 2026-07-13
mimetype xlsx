--- v4 (2026-05-19)
+++ v5 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b6073fb9ce4524" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90b9fe0498e448a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6a58cd2267364818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb6e08ae7de034141"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a58cd2267364818" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6e08ae7de034141" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -40615,28 +40615,288 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G781" t="inlineStr">
         <x:is>
           <x:t>75</x:t>
         </x:is>
       </x:c>
       <x:c r="H781" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I781" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J781" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="782">
+      <x:c r="A782" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B782" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C782" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D782" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E782" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F782" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G782" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H782" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I782" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J782" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="783">
+      <x:c r="A783" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B783" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C783" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D783" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E783" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F783" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G783" t="inlineStr">
+        <x:is>
+          <x:t>73.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H783" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I783" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J783" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="784">
+      <x:c r="A784" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B784" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C784" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D784" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E784" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F784" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G784" t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H784" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I784" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J784" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="785">
+      <x:c r="A785" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B785" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C785" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D785" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E785" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F785" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G785" t="inlineStr">
+        <x:is>
+          <x:t>71.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H785" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I785" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J785" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="786">
+      <x:c r="A786" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B786" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C786" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D786" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E786" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F786" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G786" t="inlineStr">
+        <x:is>
+          <x:t>66.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H786" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I786" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J786" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>