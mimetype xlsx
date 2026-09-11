--- v5 (2026-07-13)
+++ v6 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90b9fe0498e448a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a29313455a4be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb6e08ae7de034141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5924337e09a143bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6e08ae7de034141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5924337e09a143bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -40875,28 +40875,444 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G786" t="inlineStr">
         <x:is>
           <x:t>66.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H786" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I786" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J786" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="787">
+      <x:c r="A787" t="inlineStr">
+        <x:is>
+          <x:t>07/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B787" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C787" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D787" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E787" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F787" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G787" t="inlineStr">
+        <x:is>
+          <x:t>76.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H787" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I787" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J787" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="788">
+      <x:c r="A788" t="inlineStr">
+        <x:is>
+          <x:t>07/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B788" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C788" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D788" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E788" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F788" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G788" t="inlineStr">
+        <x:is>
+          <x:t>76.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H788" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I788" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J788" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="789">
+      <x:c r="A789" t="inlineStr">
+        <x:is>
+          <x:t>07/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B789" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C789" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D789" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E789" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F789" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G789" t="inlineStr">
+        <x:is>
+          <x:t>76.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H789" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I789" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J789" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="790">
+      <x:c r="A790" t="inlineStr">
+        <x:is>
+          <x:t>07/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B790" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C790" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D790" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E790" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F790" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G790" t="inlineStr">
+        <x:is>
+          <x:t>75.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H790" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I790" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J790" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="791">
+      <x:c r="A791" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B791" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C791" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D791" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E791" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F791" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G791" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H791" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I791" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J791" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="792">
+      <x:c r="A792" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B792" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C792" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D792" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E792" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F792" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G792" t="inlineStr">
+        <x:is>
+          <x:t>70.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H792" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I792" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J792" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="793">
+      <x:c r="A793" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B793" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C793" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D793" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E793" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F793" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G793" t="inlineStr">
+        <x:is>
+          <x:t>70.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H793" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I793" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J793" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="794">
+      <x:c r="A794" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B794" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C794" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D794" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E794" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F794" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G794" t="inlineStr">
+        <x:is>
+          <x:t>69.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H794" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I794" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J794" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>