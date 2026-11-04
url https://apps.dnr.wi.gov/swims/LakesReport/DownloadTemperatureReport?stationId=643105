--- v6 (2026-09-11)
+++ v7 (2026-11-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a29313455a4be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbceb18430d4243db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5924337e09a143bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re73bf43eb458426d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5924337e09a143bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re73bf43eb458426d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>