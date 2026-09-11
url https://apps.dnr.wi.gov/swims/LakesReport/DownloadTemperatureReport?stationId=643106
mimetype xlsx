--- v5 (2026-07-14)
+++ v6 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b2af4c36e54ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0512611d01944d73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6206a623b7904a0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra903dd0c7b0d48bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6206a623b7904a0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra903dd0c7b0d48bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -31151,28 +31151,808 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G599" t="inlineStr">
         <x:is>
           <x:t>50.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H599" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I599" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J599" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="600">
+      <x:c r="A600" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B600" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C600" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D600" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E600" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F600" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G600" t="inlineStr">
+        <x:is>
+          <x:t>65.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H600" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I600" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J600" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="601">
+      <x:c r="A601" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B601" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C601" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D601" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E601" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F601" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G601" t="inlineStr">
+        <x:is>
+          <x:t>61.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H601" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I601" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J601" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="602">
+      <x:c r="A602" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B602" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C602" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D602" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E602" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F602" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G602" t="inlineStr">
+        <x:is>
+          <x:t>58.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H602" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I602" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J602" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="603">
+      <x:c r="A603" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B603" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C603" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D603" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E603" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F603" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G603" t="inlineStr">
+        <x:is>
+          <x:t>51.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H603" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I603" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J603" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="604">
+      <x:c r="A604" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B604" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C604" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D604" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E604" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F604" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G604" t="inlineStr">
+        <x:is>
+          <x:t>49.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H604" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I604" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J604" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="605">
+      <x:c r="A605" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B605" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C605" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D605" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E605" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F605" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G605" t="inlineStr">
+        <x:is>
+          <x:t>69.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H605" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I605" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J605" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="606">
+      <x:c r="A606" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B606" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C606" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D606" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E606" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F606" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G606" t="inlineStr">
+        <x:is>
+          <x:t>68.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H606" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I606" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J606" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="607">
+      <x:c r="A607" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B607" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C607" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D607" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E607" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F607" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G607" t="inlineStr">
+        <x:is>
+          <x:t>65.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H607" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I607" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J607" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="608">
+      <x:c r="A608" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B608" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C608" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D608" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E608" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F608" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G608" t="inlineStr">
+        <x:is>
+          <x:t>53.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H608" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I608" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J608" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="609">
+      <x:c r="A609" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B609" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C609" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D609" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E609" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F609" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G609" t="inlineStr">
+        <x:is>
+          <x:t>50.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H609" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I609" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J609" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="610">
+      <x:c r="A610" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B610" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C610" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D610" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E610" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F610" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G610" t="inlineStr">
+        <x:is>
+          <x:t>75.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H610" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I610" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J610" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="611">
+      <x:c r="A611" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B611" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C611" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D611" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E611" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F611" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G611" t="inlineStr">
+        <x:is>
+          <x:t>74.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H611" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I611" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J611" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="612">
+      <x:c r="A612" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B612" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C612" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D612" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E612" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F612" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G612" t="inlineStr">
+        <x:is>
+          <x:t>68.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H612" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I612" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J612" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="613">
+      <x:c r="A613" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B613" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C613" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D613" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E613" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F613" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G613" t="inlineStr">
+        <x:is>
+          <x:t>53.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H613" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I613" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J613" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="614">
+      <x:c r="A614" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B614" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C614" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D614" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E614" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F614" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G614" t="inlineStr">
+        <x:is>
+          <x:t>51.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H614" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I614" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J614" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>