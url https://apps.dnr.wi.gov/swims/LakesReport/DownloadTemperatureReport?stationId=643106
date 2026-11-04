--- v6 (2026-09-11)
+++ v7 (2026-11-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0512611d01944d73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R392e7442593b4192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra903dd0c7b0d48bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf389210410de45d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra903dd0c7b0d48bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf389210410de45d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>