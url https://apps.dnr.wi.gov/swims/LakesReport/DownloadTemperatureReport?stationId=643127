--- v2 (2026-02-24)
+++ v3 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e9c1c78f9b5408e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce313eb088874be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9e8907c8296c4ec5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0d33cf9443ed4e67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e8907c8296c4ec5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0d33cf9443ed4e67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>