--- v3 (2026-04-13)
+++ v4 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce313eb088874be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d4653cbbe94847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0d33cf9443ed4e67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5da6c82907214b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0d33cf9443ed4e67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5da6c82907214b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -887,28 +887,600 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G17" t="inlineStr">
         <x:is>
           <x:t>0.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H17" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="I17" t="inlineStr">
         <x:is>
           <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J17" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="18">
+      <x:c r="A18" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B18" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C18" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D18" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E18" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G18" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I18" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="19">
+      <x:c r="A19" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B19" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C19" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D19" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E19" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G19" t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I19" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="20">
+      <x:c r="A20" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B20" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C20" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D20" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E20" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G20" t="inlineStr">
+        <x:is>
+          <x:t>71.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I20" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="21">
+      <x:c r="A21" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B21" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C21" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D21" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E21" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G21" t="inlineStr">
+        <x:is>
+          <x:t>69.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I21" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="22">
+      <x:c r="A22" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B22" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C22" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D22" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E22" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G22" t="inlineStr">
+        <x:is>
+          <x:t>68.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I22" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="23">
+      <x:c r="A23" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B23" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C23" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D23" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E23" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G23" t="inlineStr">
+        <x:is>
+          <x:t>66.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I23" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="24">
+      <x:c r="A24" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B24" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C24" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D24" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E24" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G24" t="inlineStr">
+        <x:is>
+          <x:t>65.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I24" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="25">
+      <x:c r="A25" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B25" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C25" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D25" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E25" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G25" t="inlineStr">
+        <x:is>
+          <x:t>64.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I25" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="26">
+      <x:c r="A26" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B26" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C26" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D26" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E26" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G26" t="inlineStr">
+        <x:is>
+          <x:t>63.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I26" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="27">
+      <x:c r="A27" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B27" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C27" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D27" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E27" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G27" t="inlineStr">
+        <x:is>
+          <x:t>62.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I27" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="28">
+      <x:c r="A28" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B28" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C28" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D28" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E28" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G28" t="inlineStr">
+        <x:is>
+          <x:t>60.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I28" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>