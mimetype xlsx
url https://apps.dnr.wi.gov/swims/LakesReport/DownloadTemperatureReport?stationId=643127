--- v4 (2026-05-30)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d4653cbbe94847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf610313c46334a4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5da6c82907214b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7a7aa72bd4bb4aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5da6c82907214b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a7aa72bd4bb4aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -1459,28 +1459,964 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G28" t="inlineStr">
         <x:is>
           <x:t>60.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H28" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I28" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J28" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="29">
+      <x:c r="A29" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B29" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C29" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D29" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E29" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G29" t="inlineStr">
+        <x:is>
+          <x:t>69.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I29" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="30">
+      <x:c r="A30" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B30" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C30" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D30" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E30" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G30" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I30" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="31">
+      <x:c r="A31" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B31" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C31" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D31" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E31" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F31" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G31" t="inlineStr">
+        <x:is>
+          <x:t>68.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H31" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I31" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J31" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="32">
+      <x:c r="A32" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B32" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C32" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D32" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E32" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G32" t="inlineStr">
+        <x:is>
+          <x:t>69.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I32" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="33">
+      <x:c r="A33" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B33" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C33" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D33" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E33" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G33" t="inlineStr">
+        <x:is>
+          <x:t>69.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I33" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="34">
+      <x:c r="A34" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B34" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C34" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D34" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E34" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G34" t="inlineStr">
+        <x:is>
+          <x:t>66.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I34" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="35">
+      <x:c r="A35" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B35" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C35" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D35" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E35" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G35" t="inlineStr">
+        <x:is>
+          <x:t>64.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I35" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="36">
+      <x:c r="A36" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B36" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C36" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D36" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E36" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G36" t="inlineStr">
+        <x:is>
+          <x:t>62.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I36" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="37">
+      <x:c r="A37" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B37" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C37" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D37" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E37" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G37" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I37" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="38">
+      <x:c r="A38" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B38" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C38" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D38" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E38" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G38" t="inlineStr">
+        <x:is>
+          <x:t>80.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I38" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="39">
+      <x:c r="A39" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B39" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C39" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D39" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E39" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G39" t="inlineStr">
+        <x:is>
+          <x:t>80.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I39" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="40">
+      <x:c r="A40" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B40" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C40" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D40" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E40" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G40" t="inlineStr">
+        <x:is>
+          <x:t>81</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I40" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="41">
+      <x:c r="A41" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B41" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C41" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D41" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E41" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G41" t="inlineStr">
+        <x:is>
+          <x:t>76.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I41" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="42">
+      <x:c r="A42" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B42" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C42" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D42" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E42" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G42" t="inlineStr">
+        <x:is>
+          <x:t>70.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I42" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="43">
+      <x:c r="A43" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B43" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C43" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D43" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E43" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G43" t="inlineStr">
+        <x:is>
+          <x:t>68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I43" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="44">
+      <x:c r="A44" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B44" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C44" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D44" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E44" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G44" t="inlineStr">
+        <x:is>
+          <x:t>65.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I44" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="45">
+      <x:c r="A45" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B45" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C45" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D45" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E45" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G45" t="inlineStr">
+        <x:is>
+          <x:t>65.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I45" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="46">
+      <x:c r="A46" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B46" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C46" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D46" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E46" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G46" t="inlineStr">
+        <x:is>
+          <x:t>65.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I46" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>