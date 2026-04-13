--- v2 (2026-02-20)
+++ v3 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cce63190ffa455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01af2c6917fb4faf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8ecd0c43f9f947e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8313e85b59e84d53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8ecd0c43f9f947e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8313e85b59e84d53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>