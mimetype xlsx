--- v3 (2026-04-13)
+++ v4 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01af2c6917fb4faf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1a85c1616d4d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8313e85b59e84d53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R83c1bda41439460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8313e85b59e84d53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83c1bda41439460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>