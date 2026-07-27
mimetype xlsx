--- v4 (2026-05-30)
+++ v5 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1a85c1616d4d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2cf204099984189" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R83c1bda41439460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R227f7f74b9a44079"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83c1bda41439460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R227f7f74b9a44079" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -45191,28 +45191,392 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G869" t="inlineStr">
         <x:is>
           <x:t>64</x:t>
         </x:is>
       </x:c>
       <x:c r="H869" t="inlineStr">
         <x:is>
           <x:t>5.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I869" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J869" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="870">
+      <x:c r="A870" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B870" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C870" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D870" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E870" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F870" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G870" t="inlineStr">
+        <x:is>
+          <x:t>65.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H870" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I870" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J870" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="871">
+      <x:c r="A871" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B871" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C871" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D871" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E871" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F871" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G871" t="inlineStr">
+        <x:is>
+          <x:t>65.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H871" t="inlineStr">
+        <x:is>
+          <x:t>7.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I871" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J871" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="872">
+      <x:c r="A872" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B872" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C872" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D872" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E872" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F872" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G872" t="inlineStr">
+        <x:is>
+          <x:t>65.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H872" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I872" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J872" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="873">
+      <x:c r="A873" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B873" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C873" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D873" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E873" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F873" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G873" t="inlineStr">
+        <x:is>
+          <x:t>65.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H873" t="inlineStr">
+        <x:is>
+          <x:t>7.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I873" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J873" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="874">
+      <x:c r="A874" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B874" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C874" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D874" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E874" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F874" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G874" t="inlineStr">
+        <x:is>
+          <x:t>64.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H874" t="inlineStr">
+        <x:is>
+          <x:t>4.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I874" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J874" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="875">
+      <x:c r="A875" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B875" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C875" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D875" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E875" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F875" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G875" t="inlineStr">
+        <x:is>
+          <x:t>64.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H875" t="inlineStr">
+        <x:is>
+          <x:t>4.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I875" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J875" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="876">
+      <x:c r="A876" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B876" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C876" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D876" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E876" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F876" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G876" t="inlineStr">
+        <x:is>
+          <x:t>63.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H876" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I876" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J876" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>