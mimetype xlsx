--- v5 (2026-07-27)
+++ v6 (2026-09-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2cf204099984189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae61e721095f4091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R227f7f74b9a44079"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R57f216bb08ec4aa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R227f7f74b9a44079" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57f216bb08ec4aa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -45555,28 +45555,756 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G876" t="inlineStr">
         <x:is>
           <x:t>63.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H876" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="I876" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J876" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="877">
+      <x:c r="A877" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B877" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C877" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D877" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E877" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F877" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G877" t="inlineStr">
+        <x:is>
+          <x:t>77.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H877" t="inlineStr">
+        <x:is>
+          <x:t>8.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I877" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J877" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="878">
+      <x:c r="A878" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B878" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C878" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D878" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E878" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F878" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G878" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H878" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I878" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J878" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="879">
+      <x:c r="A879" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B879" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C879" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D879" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E879" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F879" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G879" t="inlineStr">
+        <x:is>
+          <x:t>76.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H879" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I879" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J879" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="880">
+      <x:c r="A880" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B880" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C880" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D880" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E880" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F880" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G880" t="inlineStr">
+        <x:is>
+          <x:t>73.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H880" t="inlineStr">
+        <x:is>
+          <x:t>5.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I880" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J880" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="881">
+      <x:c r="A881" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B881" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C881" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D881" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E881" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F881" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G881" t="inlineStr">
+        <x:is>
+          <x:t>72.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H881" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I881" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J881" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="882">
+      <x:c r="A882" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B882" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C882" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D882" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E882" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F882" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G882" t="inlineStr">
+        <x:is>
+          <x:t>69.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H882" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I882" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J882" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="883">
+      <x:c r="A883" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B883" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C883" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D883" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E883" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F883" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G883" t="inlineStr">
+        <x:is>
+          <x:t>66.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H883" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I883" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J883" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="884">
+      <x:c r="A884" t="inlineStr">
+        <x:is>
+          <x:t>09/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B884" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C884" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D884" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E884" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F884" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G884" t="inlineStr">
+        <x:is>
+          <x:t>76.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H884" t="inlineStr">
+        <x:is>
+          <x:t>6.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I884" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J884" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="885">
+      <x:c r="A885" t="inlineStr">
+        <x:is>
+          <x:t>09/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B885" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C885" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D885" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E885" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F885" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G885" t="inlineStr">
+        <x:is>
+          <x:t>74.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H885" t="inlineStr">
+        <x:is>
+          <x:t>6.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I885" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J885" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="886">
+      <x:c r="A886" t="inlineStr">
+        <x:is>
+          <x:t>09/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B886" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C886" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D886" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E886" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F886" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G886" t="inlineStr">
+        <x:is>
+          <x:t>72.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H886" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I886" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J886" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="887">
+      <x:c r="A887" t="inlineStr">
+        <x:is>
+          <x:t>09/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B887" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C887" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D887" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E887" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F887" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G887" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H887" t="inlineStr">
+        <x:is>
+          <x:t>6.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I887" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J887" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="888">
+      <x:c r="A888" t="inlineStr">
+        <x:is>
+          <x:t>09/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B888" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C888" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D888" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E888" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F888" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G888" t="inlineStr">
+        <x:is>
+          <x:t>68.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H888" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I888" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J888" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="889">
+      <x:c r="A889" t="inlineStr">
+        <x:is>
+          <x:t>09/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B889" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C889" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D889" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E889" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F889" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G889" t="inlineStr">
+        <x:is>
+          <x:t>67.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H889" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I889" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J889" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="890">
+      <x:c r="A890" t="inlineStr">
+        <x:is>
+          <x:t>09/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B890" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C890" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D890" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E890" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F890" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G890" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H890" t="inlineStr">
+        <x:is>
+          <x:t>2.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I890" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J890" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>