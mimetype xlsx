--- v3 (2026-03-17)
+++ v4 (2026-05-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56c13589e4814e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4227e075ccc4f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd217d1eb82bb4046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd351f6c799a6498b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd217d1eb82bb4046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd351f6c799a6498b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>