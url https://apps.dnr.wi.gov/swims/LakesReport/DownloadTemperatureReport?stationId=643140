--- v4 (2026-05-01)
+++ v5 (2026-06-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4227e075ccc4f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d5435b90c3a4c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd351f6c799a6498b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0bdbb7bc7997441c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd351f6c799a6498b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0bdbb7bc7997441c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>