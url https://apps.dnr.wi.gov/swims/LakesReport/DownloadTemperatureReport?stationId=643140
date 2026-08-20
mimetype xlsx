--- v5 (2026-06-29)
+++ v6 (2026-08-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d5435b90c3a4c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e236353aff4028" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0bdbb7bc7997441c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7a16fec38ea54a7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0bdbb7bc7997441c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a16fec38ea54a7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -16279,28 +16279,1120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G313" t="inlineStr">
         <x:is>
           <x:t>52.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H313" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I313" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J313" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="314">
+      <x:c r="A314" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B314" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C314" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D314" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E314" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G314" t="inlineStr">
+        <x:is>
+          <x:t>60.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I314" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="315">
+      <x:c r="A315" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B315" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C315" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D315" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E315" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G315" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I315" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="316">
+      <x:c r="A316" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B316" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C316" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D316" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E316" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G316" t="inlineStr">
+        <x:is>
+          <x:t>52.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I316" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="317">
+      <x:c r="A317" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B317" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C317" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D317" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E317" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G317" t="inlineStr">
+        <x:is>
+          <x:t>51.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I317" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="318">
+      <x:c r="A318" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B318" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C318" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D318" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E318" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G318" t="inlineStr">
+        <x:is>
+          <x:t>50.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I318" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="319">
+      <x:c r="A319" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B319" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C319" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D319" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E319" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G319" t="inlineStr">
+        <x:is>
+          <x:t>49.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I319" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="320">
+      <x:c r="A320" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B320" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C320" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D320" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E320" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G320" t="inlineStr">
+        <x:is>
+          <x:t>49.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I320" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="321">
+      <x:c r="A321" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B321" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C321" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D321" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E321" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G321" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I321" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="322">
+      <x:c r="A322" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B322" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C322" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D322" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E322" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G322" t="inlineStr">
+        <x:is>
+          <x:t>66.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I322" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="323">
+      <x:c r="A323" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B323" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C323" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D323" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E323" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G323" t="inlineStr">
+        <x:is>
+          <x:t>66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I323" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="324">
+      <x:c r="A324" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B324" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C324" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D324" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E324" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G324" t="inlineStr">
+        <x:is>
+          <x:t>65.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I324" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="325">
+      <x:c r="A325" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B325" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C325" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D325" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E325" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G325" t="inlineStr">
+        <x:is>
+          <x:t>61.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I325" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="326">
+      <x:c r="A326" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B326" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C326" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D326" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E326" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G326" t="inlineStr">
+        <x:is>
+          <x:t>53.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I326" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="327">
+      <x:c r="A327" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B327" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C327" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D327" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E327" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G327" t="inlineStr">
+        <x:is>
+          <x:t>51.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I327" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="328">
+      <x:c r="A328" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B328" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C328" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D328" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E328" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G328" t="inlineStr">
+        <x:is>
+          <x:t>75.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I328" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="329">
+      <x:c r="A329" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B329" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C329" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D329" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E329" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G329" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I329" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="330">
+      <x:c r="A330" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B330" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C330" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D330" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E330" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G330" t="inlineStr">
+        <x:is>
+          <x:t>72.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I330" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="331">
+      <x:c r="A331" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B331" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C331" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D331" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E331" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G331" t="inlineStr">
+        <x:is>
+          <x:t>61.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I331" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="332">
+      <x:c r="A332" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B332" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C332" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D332" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E332" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G332" t="inlineStr">
+        <x:is>
+          <x:t>54.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I332" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="333">
+      <x:c r="A333" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B333" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C333" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D333" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E333" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G333" t="inlineStr">
+        <x:is>
+          <x:t>52.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I333" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="334">
+      <x:c r="A334" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B334" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C334" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D334" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E334" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G334" t="inlineStr">
+        <x:is>
+          <x:t>51.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I334" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>