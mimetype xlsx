--- v3 (2026-03-15)
+++ v4 (2026-05-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf87c880fa90415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0062b957b8194191" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re3c85fdf99964daa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb9e5c247f8f44c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re3c85fdf99964daa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb9e5c247f8f44c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>