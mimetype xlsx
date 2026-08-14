--- v4 (2026-05-01)
+++ v5 (2026-08-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0062b957b8194191" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cccd4e16a5f4c84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb9e5c247f8f44c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7e00383a04eb4aca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb9e5c247f8f44c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e00383a04eb4aca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -35727,28 +35727,1900 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G687" t="inlineStr">
         <x:is>
           <x:t>47.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H687" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I687" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J687" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="688">
+      <x:c r="A688" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B688" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C688" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D688" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E688" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F688" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G688" t="inlineStr">
+        <x:is>
+          <x:t>66.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H688" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I688" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J688" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="689">
+      <x:c r="A689" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B689" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C689" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D689" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E689" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F689" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G689" t="inlineStr">
+        <x:is>
+          <x:t>65.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H689" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I689" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J689" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="690">
+      <x:c r="A690" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B690" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C690" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D690" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E690" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F690" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G690" t="inlineStr">
+        <x:is>
+          <x:t>65.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H690" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I690" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J690" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="691">
+      <x:c r="A691" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B691" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C691" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D691" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E691" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F691" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G691" t="inlineStr">
+        <x:is>
+          <x:t>65.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H691" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I691" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J691" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="692">
+      <x:c r="A692" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B692" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C692" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D692" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E692" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F692" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G692" t="inlineStr">
+        <x:is>
+          <x:t>65.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H692" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I692" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J692" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="693">
+      <x:c r="A693" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B693" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C693" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D693" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E693" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F693" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G693" t="inlineStr">
+        <x:is>
+          <x:t>65.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H693" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I693" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J693" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="694">
+      <x:c r="A694" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B694" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C694" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D694" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E694" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F694" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G694" t="inlineStr">
+        <x:is>
+          <x:t>64.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H694" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I694" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J694" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="695">
+      <x:c r="A695" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B695" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C695" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D695" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E695" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F695" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G695" t="inlineStr">
+        <x:is>
+          <x:t>60.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H695" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I695" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J695" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="696">
+      <x:c r="A696" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B696" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C696" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D696" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E696" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F696" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G696" t="inlineStr">
+        <x:is>
+          <x:t>53.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H696" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I696" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J696" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="697">
+      <x:c r="A697" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B697" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C697" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D697" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E697" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F697" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G697" t="inlineStr">
+        <x:is>
+          <x:t>52.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H697" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I697" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J697" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="698">
+      <x:c r="A698" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B698" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C698" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D698" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E698" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F698" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G698" t="inlineStr">
+        <x:is>
+          <x:t>51.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H698" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I698" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J698" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="699">
+      <x:c r="A699" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B699" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C699" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D699" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E699" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F699" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G699" t="inlineStr">
+        <x:is>
+          <x:t>50.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H699" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I699" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J699" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="700">
+      <x:c r="A700" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B700" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C700" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D700" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E700" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F700" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G700" t="inlineStr">
+        <x:is>
+          <x:t>49.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H700" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I700" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J700" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="701">
+      <x:c r="A701" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B701" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C701" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D701" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E701" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F701" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G701" t="inlineStr">
+        <x:is>
+          <x:t>49.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H701" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I701" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J701" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="702">
+      <x:c r="A702" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B702" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C702" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D702" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E702" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F702" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G702" t="inlineStr">
+        <x:is>
+          <x:t>49.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H702" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I702" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J702" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="703">
+      <x:c r="A703" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B703" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C703" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D703" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E703" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F703" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G703" t="inlineStr">
+        <x:is>
+          <x:t>49.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H703" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I703" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J703" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="704">
+      <x:c r="A704" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B704" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C704" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D704" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E704" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F704" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G704" t="inlineStr">
+        <x:is>
+          <x:t>48.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H704" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I704" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J704" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="705">
+      <x:c r="A705" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B705" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C705" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D705" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E705" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F705" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G705" t="inlineStr">
+        <x:is>
+          <x:t>48.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H705" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I705" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J705" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="706">
+      <x:c r="A706" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B706" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C706" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D706" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E706" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F706" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G706" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H706" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I706" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J706" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="707">
+      <x:c r="A707" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B707" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C707" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D707" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E707" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F707" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G707" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H707" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I707" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J707" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="708">
+      <x:c r="A708" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B708" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C708" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D708" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E708" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F708" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G708" t="inlineStr">
+        <x:is>
+          <x:t>77.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H708" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I708" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J708" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="709">
+      <x:c r="A709" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B709" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C709" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D709" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E709" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F709" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G709" t="inlineStr">
+        <x:is>
+          <x:t>77.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H709" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I709" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J709" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="710">
+      <x:c r="A710" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B710" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C710" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D710" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E710" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F710" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G710" t="inlineStr">
+        <x:is>
+          <x:t>77.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H710" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I710" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J710" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="711">
+      <x:c r="A711" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B711" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C711" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D711" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E711" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F711" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G711" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H711" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I711" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J711" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="712">
+      <x:c r="A712" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B712" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C712" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D712" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E712" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F712" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G712" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H712" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I712" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J712" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="713">
+      <x:c r="A713" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B713" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C713" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D713" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E713" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F713" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G713" t="inlineStr">
+        <x:is>
+          <x:t>65.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H713" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I713" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J713" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="714">
+      <x:c r="A714" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B714" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C714" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D714" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E714" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F714" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G714" t="inlineStr">
+        <x:is>
+          <x:t>63.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H714" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I714" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J714" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="715">
+      <x:c r="A715" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B715" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C715" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D715" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E715" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F715" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G715" t="inlineStr">
+        <x:is>
+          <x:t>55.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H715" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I715" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J715" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="716">
+      <x:c r="A716" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B716" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C716" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D716" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E716" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F716" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G716" t="inlineStr">
+        <x:is>
+          <x:t>53.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H716" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I716" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J716" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="717">
+      <x:c r="A717" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B717" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C717" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D717" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E717" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F717" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G717" t="inlineStr">
+        <x:is>
+          <x:t>51.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H717" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I717" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J717" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="718">
+      <x:c r="A718" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B718" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C718" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D718" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E718" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F718" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G718" t="inlineStr">
+        <x:is>
+          <x:t>50.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H718" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I718" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J718" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="719">
+      <x:c r="A719" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B719" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C719" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D719" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E719" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F719" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G719" t="inlineStr">
+        <x:is>
+          <x:t>50.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H719" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I719" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J719" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="720">
+      <x:c r="A720" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B720" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C720" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D720" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E720" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F720" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G720" t="inlineStr">
+        <x:is>
+          <x:t>50.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H720" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I720" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J720" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="721">
+      <x:c r="A721" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B721" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C721" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D721" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E721" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F721" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G721" t="inlineStr">
+        <x:is>
+          <x:t>49.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H721" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I721" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J721" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="722">
+      <x:c r="A722" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B722" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C722" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D722" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E722" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F722" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G722" t="inlineStr">
+        <x:is>
+          <x:t>49.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H722" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I722" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J722" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="723">
+      <x:c r="A723" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B723" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C723" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D723" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E723" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F723" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G723" t="inlineStr">
+        <x:is>
+          <x:t>49.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H723" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I723" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J723" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>