--- v3 (2026-03-27)
+++ v4 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d541cc36cf4f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R496350e5bc5245b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7c9171d0cb3b4ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R18b74da5aaea44da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c9171d0cb3b4ed7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R18b74da5aaea44da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>