--- v4 (2026-05-14)
+++ v5 (2026-07-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R496350e5bc5245b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394a14598f0641f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R18b74da5aaea44da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd965e6d56f4a4172"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R18b74da5aaea44da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd965e6d56f4a4172" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -44879,28 +44879,600 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G863" t="inlineStr">
         <x:is>
           <x:t>58.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H863" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I863" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J863" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="864">
+      <x:c r="A864" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B864" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C864" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D864" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E864" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F864" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G864" t="inlineStr">
+        <x:is>
+          <x:t>69.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H864" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I864" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J864" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="865">
+      <x:c r="A865" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B865" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C865" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D865" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E865" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F865" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G865" t="inlineStr">
+        <x:is>
+          <x:t>68.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H865" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I865" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J865" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="866">
+      <x:c r="A866" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B866" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C866" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D866" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E866" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F866" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G866" t="inlineStr">
+        <x:is>
+          <x:t>68.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H866" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I866" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J866" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="867">
+      <x:c r="A867" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B867" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C867" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D867" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E867" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F867" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G867" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H867" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I867" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J867" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="868">
+      <x:c r="A868" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B868" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C868" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D868" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E868" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F868" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G868" t="inlineStr">
+        <x:is>
+          <x:t>66.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H868" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I868" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J868" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="869">
+      <x:c r="A869" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B869" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C869" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D869" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E869" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F869" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G869" t="inlineStr">
+        <x:is>
+          <x:t>65.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H869" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I869" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J869" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="870">
+      <x:c r="A870" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B870" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C870" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D870" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E870" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F870" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G870" t="inlineStr">
+        <x:is>
+          <x:t>64.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H870" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I870" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J870" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="871">
+      <x:c r="A871" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B871" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C871" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D871" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E871" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F871" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G871" t="inlineStr">
+        <x:is>
+          <x:t>63.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H871" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I871" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J871" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="872">
+      <x:c r="A872" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B872" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C872" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D872" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E872" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F872" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G872" t="inlineStr">
+        <x:is>
+          <x:t>62.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H872" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I872" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J872" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="873">
+      <x:c r="A873" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B873" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C873" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D873" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E873" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F873" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G873" t="inlineStr">
+        <x:is>
+          <x:t>59.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H873" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I873" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J873" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="874">
+      <x:c r="A874" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B874" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C874" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D874" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E874" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F874" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G874" t="inlineStr">
+        <x:is>
+          <x:t>59.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H874" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I874" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J874" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>