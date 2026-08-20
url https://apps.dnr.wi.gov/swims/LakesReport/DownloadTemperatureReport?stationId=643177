--- v5 (2026-07-02)
+++ v6 (2026-08-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394a14598f0641f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f921da7d25746d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd965e6d56f4a4172"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc3b9fb6e640247ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd965e6d56f4a4172" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc3b9fb6e640247ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -45451,28 +45451,1328 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G874" t="inlineStr">
         <x:is>
           <x:t>59.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H874" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I874" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J874" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="875">
+      <x:c r="A875" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B875" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C875" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D875" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E875" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F875" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G875" t="inlineStr">
+        <x:is>
+          <x:t>78.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H875" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I875" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J875" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="876">
+      <x:c r="A876" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B876" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C876" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D876" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E876" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F876" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G876" t="inlineStr">
+        <x:is>
+          <x:t>78.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H876" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I876" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J876" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="877">
+      <x:c r="A877" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B877" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C877" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D877" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E877" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F877" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G877" t="inlineStr">
+        <x:is>
+          <x:t>78.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H877" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I877" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J877" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="878">
+      <x:c r="A878" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B878" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C878" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D878" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E878" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F878" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G878" t="inlineStr">
+        <x:is>
+          <x:t>78.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H878" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I878" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J878" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="879">
+      <x:c r="A879" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B879" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C879" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D879" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E879" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F879" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G879" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H879" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I879" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J879" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="880">
+      <x:c r="A880" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B880" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C880" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D880" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E880" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F880" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G880" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H880" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I880" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J880" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="881">
+      <x:c r="A881" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B881" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C881" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D881" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E881" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F881" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G881" t="inlineStr">
+        <x:is>
+          <x:t>77.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H881" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I881" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J881" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="882">
+      <x:c r="A882" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B882" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C882" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D882" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E882" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F882" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G882" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H882" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I882" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J882" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="883">
+      <x:c r="A883" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B883" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C883" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D883" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E883" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F883" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G883" t="inlineStr">
+        <x:is>
+          <x:t>64.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H883" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I883" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J883" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="884">
+      <x:c r="A884" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B884" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C884" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D884" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E884" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F884" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G884" t="inlineStr">
+        <x:is>
+          <x:t>62.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H884" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I884" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J884" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="885">
+      <x:c r="A885" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B885" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C885" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D885" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E885" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F885" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G885" t="inlineStr">
+        <x:is>
+          <x:t>60.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H885" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I885" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J885" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="886">
+      <x:c r="A886" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B886" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C886" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D886" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E886" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F886" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G886" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H886" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I886" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J886" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="887">
+      <x:c r="A887" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B887" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C887" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D887" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E887" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F887" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G887" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H887" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I887" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J887" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="888">
+      <x:c r="A888" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B888" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C888" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D888" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E888" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F888" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G888" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H888" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I888" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J888" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="889">
+      <x:c r="A889" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B889" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C889" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D889" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E889" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F889" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G889" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H889" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I889" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J889" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="890">
+      <x:c r="A890" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B890" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C890" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D890" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E890" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F890" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G890" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H890" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I890" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J890" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="891">
+      <x:c r="A891" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B891" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C891" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D891" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E891" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F891" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G891" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H891" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I891" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J891" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="892">
+      <x:c r="A892" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B892" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C892" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D892" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E892" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F892" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G892" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H892" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I892" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J892" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="893">
+      <x:c r="A893" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B893" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C893" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D893" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E893" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F893" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G893" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H893" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I893" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J893" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="894">
+      <x:c r="A894" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B894" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C894" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D894" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E894" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F894" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G894" t="inlineStr">
+        <x:is>
+          <x:t>73.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H894" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I894" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J894" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="895">
+      <x:c r="A895" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B895" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C895" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D895" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E895" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F895" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G895" t="inlineStr">
+        <x:is>
+          <x:t>72.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H895" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I895" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J895" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="896">
+      <x:c r="A896" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B896" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C896" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D896" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E896" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F896" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G896" t="inlineStr">
+        <x:is>
+          <x:t>68.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H896" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I896" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J896" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="897">
+      <x:c r="A897" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B897" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C897" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D897" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E897" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F897" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G897" t="inlineStr">
+        <x:is>
+          <x:t>64.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H897" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I897" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J897" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="898">
+      <x:c r="A898" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B898" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C898" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D898" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E898" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F898" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G898" t="inlineStr">
+        <x:is>
+          <x:t>61.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H898" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I898" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J898" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="899">
+      <x:c r="A899" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B899" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C899" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D899" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E899" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F899" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G899" t="inlineStr">
+        <x:is>
+          <x:t>61.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H899" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I899" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J899" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>