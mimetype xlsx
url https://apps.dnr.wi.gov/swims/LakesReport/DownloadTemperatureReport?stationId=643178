--- v4 (2026-07-14)
+++ v5 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R457d5c9e59f44ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d4f133178ab440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5e69c204f12d4b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R28a4530e3dcb4321"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e69c204f12d4b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R28a4530e3dcb4321" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -14355,28 +14355,2732 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G276" t="inlineStr">
         <x:is>
           <x:t>15.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H276" t="inlineStr">
         <x:is>
           <x:t>.14</x:t>
         </x:is>
       </x:c>
       <x:c r="I276" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J276" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="277">
+      <x:c r="A277" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B277" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C277" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D277" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E277" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G277" t="inlineStr">
+        <x:is>
+          <x:t>62.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H277" t="inlineStr">
+        <x:is>
+          <x:t>9.14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I277" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J277" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="278">
+      <x:c r="A278" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B278" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C278" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D278" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E278" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G278" t="inlineStr">
+        <x:is>
+          <x:t>61.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H278" t="inlineStr">
+        <x:is>
+          <x:t>9.27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I278" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J278" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="279">
+      <x:c r="A279" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B279" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C279" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D279" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E279" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G279" t="inlineStr">
+        <x:is>
+          <x:t>61.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H279" t="inlineStr">
+        <x:is>
+          <x:t>9.29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I279" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J279" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="280">
+      <x:c r="A280" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B280" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C280" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D280" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E280" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G280" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H280" t="inlineStr">
+        <x:is>
+          <x:t>9.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I280" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J280" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="281">
+      <x:c r="A281" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B281" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C281" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D281" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E281" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G281" t="inlineStr">
+        <x:is>
+          <x:t>58.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H281" t="inlineStr">
+        <x:is>
+          <x:t>8.53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I281" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J281" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="282">
+      <x:c r="A282" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B282" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C282" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D282" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E282" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F282" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G282" t="inlineStr">
+        <x:is>
+          <x:t>58.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H282" t="inlineStr">
+        <x:is>
+          <x:t>8.16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I282" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J282" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="283">
+      <x:c r="A283" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B283" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C283" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D283" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E283" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F283" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G283" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H283" t="inlineStr">
+        <x:is>
+          <x:t>7.55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I283" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J283" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="284">
+      <x:c r="A284" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B284" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C284" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D284" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E284" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F284" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G284" t="inlineStr">
+        <x:is>
+          <x:t>56.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H284" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I284" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J284" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="285">
+      <x:c r="A285" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B285" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C285" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D285" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E285" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F285" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G285" t="inlineStr">
+        <x:is>
+          <x:t>56.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H285" t="inlineStr">
+        <x:is>
+          <x:t>4.87</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I285" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J285" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="286">
+      <x:c r="A286" t="inlineStr">
+        <x:is>
+          <x:t>06/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B286" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C286" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D286" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E286" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F286" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G286" t="inlineStr">
+        <x:is>
+          <x:t>66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H286" t="inlineStr">
+        <x:is>
+          <x:t>8.55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I286" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J286" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="287">
+      <x:c r="A287" t="inlineStr">
+        <x:is>
+          <x:t>06/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B287" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C287" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D287" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E287" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F287" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G287" t="inlineStr">
+        <x:is>
+          <x:t>66.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H287" t="inlineStr">
+        <x:is>
+          <x:t>8.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I287" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J287" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="288">
+      <x:c r="A288" t="inlineStr">
+        <x:is>
+          <x:t>06/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B288" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C288" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D288" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E288" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F288" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G288" t="inlineStr">
+        <x:is>
+          <x:t>66.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H288" t="inlineStr">
+        <x:is>
+          <x:t>8.27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I288" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J288" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="289">
+      <x:c r="A289" t="inlineStr">
+        <x:is>
+          <x:t>06/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B289" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C289" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D289" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E289" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G289" t="inlineStr">
+        <x:is>
+          <x:t>66.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H289" t="inlineStr">
+        <x:is>
+          <x:t>7.94</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I289" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J289" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="290">
+      <x:c r="A290" t="inlineStr">
+        <x:is>
+          <x:t>06/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B290" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C290" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D290" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E290" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G290" t="inlineStr">
+        <x:is>
+          <x:t>65.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H290" t="inlineStr">
+        <x:is>
+          <x:t>5.87</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I290" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J290" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="291">
+      <x:c r="A291" t="inlineStr">
+        <x:is>
+          <x:t>06/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B291" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C291" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D291" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E291" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G291" t="inlineStr">
+        <x:is>
+          <x:t>63.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H291" t="inlineStr">
+        <x:is>
+          <x:t>3.19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I291" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J291" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="292">
+      <x:c r="A292" t="inlineStr">
+        <x:is>
+          <x:t>06/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B292" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C292" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D292" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E292" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G292" t="inlineStr">
+        <x:is>
+          <x:t>60.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H292" t="inlineStr">
+        <x:is>
+          <x:t>.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I292" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J292" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="293">
+      <x:c r="A293" t="inlineStr">
+        <x:is>
+          <x:t>06/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B293" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C293" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D293" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E293" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G293" t="inlineStr">
+        <x:is>
+          <x:t>58.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H293" t="inlineStr">
+        <x:is>
+          <x:t>.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I293" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J293" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="294">
+      <x:c r="A294" t="inlineStr">
+        <x:is>
+          <x:t>06/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B294" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C294" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D294" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E294" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G294" t="inlineStr">
+        <x:is>
+          <x:t>57.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H294" t="inlineStr">
+        <x:is>
+          <x:t>.09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I294" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J294" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="295">
+      <x:c r="A295" t="inlineStr">
+        <x:is>
+          <x:t>06/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B295" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C295" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D295" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E295" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G295" t="inlineStr">
+        <x:is>
+          <x:t>56.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H295" t="inlineStr">
+        <x:is>
+          <x:t>.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I295" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J295" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="296">
+      <x:c r="A296" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B296" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C296" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D296" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E296" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G296" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H296" t="inlineStr">
+        <x:is>
+          <x:t>9.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I296" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J296" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="297">
+      <x:c r="A297" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B297" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C297" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D297" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E297" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G297" t="inlineStr">
+        <x:is>
+          <x:t>76.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H297" t="inlineStr">
+        <x:is>
+          <x:t>9.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I297" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J297" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="298">
+      <x:c r="A298" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B298" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C298" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D298" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E298" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G298" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H298" t="inlineStr">
+        <x:is>
+          <x:t>8.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I298" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J298" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="299">
+      <x:c r="A299" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B299" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C299" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D299" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E299" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G299" t="inlineStr">
+        <x:is>
+          <x:t>71.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H299" t="inlineStr">
+        <x:is>
+          <x:t>4.63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I299" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J299" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="300">
+      <x:c r="A300" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B300" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C300" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D300" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E300" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G300" t="inlineStr">
+        <x:is>
+          <x:t>67.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H300" t="inlineStr">
+        <x:is>
+          <x:t>1.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I300" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J300" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="301">
+      <x:c r="A301" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B301" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C301" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D301" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E301" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G301" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H301" t="inlineStr">
+        <x:is>
+          <x:t>.18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I301" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J301" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="302">
+      <x:c r="A302" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B302" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C302" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D302" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E302" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G302" t="inlineStr">
+        <x:is>
+          <x:t>61.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H302" t="inlineStr">
+        <x:is>
+          <x:t>.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I302" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J302" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="303">
+      <x:c r="A303" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B303" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C303" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D303" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E303" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G303" t="inlineStr">
+        <x:is>
+          <x:t>59.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H303" t="inlineStr">
+        <x:is>
+          <x:t>.11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I303" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J303" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="304">
+      <x:c r="A304" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B304" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C304" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D304" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E304" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G304" t="inlineStr">
+        <x:is>
+          <x:t>58.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H304" t="inlineStr">
+        <x:is>
+          <x:t>.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I304" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J304" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="305">
+      <x:c r="A305" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B305" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C305" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D305" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E305" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G305" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H305" t="inlineStr">
+        <x:is>
+          <x:t>9.46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I305" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J305" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="306">
+      <x:c r="A306" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B306" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C306" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D306" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E306" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G306" t="inlineStr">
+        <x:is>
+          <x:t>74.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H306" t="inlineStr">
+        <x:is>
+          <x:t>9.36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I306" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J306" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="307">
+      <x:c r="A307" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B307" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C307" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D307" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E307" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G307" t="inlineStr">
+        <x:is>
+          <x:t>74.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H307" t="inlineStr">
+        <x:is>
+          <x:t>9.23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I307" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J307" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="308">
+      <x:c r="A308" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B308" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C308" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D308" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E308" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G308" t="inlineStr">
+        <x:is>
+          <x:t>74.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H308" t="inlineStr">
+        <x:is>
+          <x:t>8.38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I308" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J308" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="309">
+      <x:c r="A309" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B309" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C309" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D309" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E309" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G309" t="inlineStr">
+        <x:is>
+          <x:t>72.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H309" t="inlineStr">
+        <x:is>
+          <x:t>3.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I309" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J309" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="310">
+      <x:c r="A310" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B310" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C310" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D310" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E310" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G310" t="inlineStr">
+        <x:is>
+          <x:t>71.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H310" t="inlineStr">
+        <x:is>
+          <x:t>1.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I310" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J310" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="311">
+      <x:c r="A311" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B311" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C311" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D311" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E311" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G311" t="inlineStr">
+        <x:is>
+          <x:t>63.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H311" t="inlineStr">
+        <x:is>
+          <x:t>.14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I311" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J311" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="312">
+      <x:c r="A312" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B312" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C312" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D312" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E312" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G312" t="inlineStr">
+        <x:is>
+          <x:t>62.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H312" t="inlineStr">
+        <x:is>
+          <x:t>.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I312" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J312" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="313">
+      <x:c r="A313" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B313" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C313" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D313" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E313" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G313" t="inlineStr">
+        <x:is>
+          <x:t>74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H313" t="inlineStr">
+        <x:is>
+          <x:t>8.38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I313" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J313" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="314">
+      <x:c r="A314" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B314" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C314" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D314" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E314" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G314" t="inlineStr">
+        <x:is>
+          <x:t>74.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H314" t="inlineStr">
+        <x:is>
+          <x:t>8.29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I314" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J314" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="315">
+      <x:c r="A315" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B315" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C315" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D315" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E315" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G315" t="inlineStr">
+        <x:is>
+          <x:t>74.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H315" t="inlineStr">
+        <x:is>
+          <x:t>8.23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I315" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J315" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="316">
+      <x:c r="A316" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B316" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C316" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D316" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E316" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G316" t="inlineStr">
+        <x:is>
+          <x:t>74.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H316" t="inlineStr">
+        <x:is>
+          <x:t>8.18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I316" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J316" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="317">
+      <x:c r="A317" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B317" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C317" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D317" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E317" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G317" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H317" t="inlineStr">
+        <x:is>
+          <x:t>8.03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I317" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J317" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="318">
+      <x:c r="A318" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B318" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C318" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D318" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E318" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G318" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H318" t="inlineStr">
+        <x:is>
+          <x:t>7.96</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I318" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J318" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="319">
+      <x:c r="A319" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B319" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C319" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D319" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E319" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G319" t="inlineStr">
+        <x:is>
+          <x:t>66.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H319" t="inlineStr">
+        <x:is>
+          <x:t>.17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I319" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J319" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="320">
+      <x:c r="A320" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B320" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C320" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D320" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E320" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G320" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H320" t="inlineStr">
+        <x:is>
+          <x:t>.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I320" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J320" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="321">
+      <x:c r="A321" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B321" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C321" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D321" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E321" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G321" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H321" t="inlineStr">
+        <x:is>
+          <x:t>9.37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I321" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J321" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="322">
+      <x:c r="A322" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B322" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C322" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D322" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E322" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G322" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H322" t="inlineStr">
+        <x:is>
+          <x:t>9.31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I322" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J322" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="323">
+      <x:c r="A323" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B323" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C323" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D323" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E323" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G323" t="inlineStr">
+        <x:is>
+          <x:t>71.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H323" t="inlineStr">
+        <x:is>
+          <x:t>7.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I323" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J323" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="324">
+      <x:c r="A324" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B324" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C324" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D324" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E324" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G324" t="inlineStr">
+        <x:is>
+          <x:t>70.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H324" t="inlineStr">
+        <x:is>
+          <x:t>5.19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I324" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J324" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="325">
+      <x:c r="A325" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B325" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C325" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D325" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E325" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G325" t="inlineStr">
+        <x:is>
+          <x:t>69.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H325" t="inlineStr">
+        <x:is>
+          <x:t>3.73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I325" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J325" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="326">
+      <x:c r="A326" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B326" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C326" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D326" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E326" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G326" t="inlineStr">
+        <x:is>
+          <x:t>69.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H326" t="inlineStr">
+        <x:is>
+          <x:t>2.47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I326" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J326" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="327">
+      <x:c r="A327" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B327" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C327" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D327" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E327" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G327" t="inlineStr">
+        <x:is>
+          <x:t>68.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H327" t="inlineStr">
+        <x:is>
+          <x:t>.14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I327" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J327" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="328">
+      <x:c r="A328" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B328" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C328" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D328" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E328" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G328" t="inlineStr">
+        <x:is>
+          <x:t>66.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H328" t="inlineStr">
+        <x:is>
+          <x:t>.11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I328" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J328" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>