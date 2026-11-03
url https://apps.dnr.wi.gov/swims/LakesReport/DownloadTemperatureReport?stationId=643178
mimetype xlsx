--- v5 (2026-09-11)
+++ v6 (2026-11-03)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d4f133178ab440a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9d9274864ac43c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R28a4530e3dcb4321"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R375528aec1aa4a1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R28a4530e3dcb4321" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R375528aec1aa4a1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>