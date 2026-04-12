--- v2 (2026-02-16)
+++ v3 (2026-04-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb643ce4da145d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14c8ee6141946aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3e924ca023cf4331"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R255ef85c172b4c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e924ca023cf4331" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R255ef85c172b4c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>