--- v3 (2026-04-12)
+++ v4 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14c8ee6141946aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b49eb9e073f47f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R255ef85c172b4c74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R08a9b513af4d472c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R255ef85c172b4c74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R08a9b513af4d472c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -23923,28 +23923,600 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G460" t="inlineStr">
         <x:is>
           <x:t>64.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H460" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I460" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J460" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="461">
+      <x:c r="A461" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B461" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C461" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D461" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E461" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G461" t="inlineStr">
+        <x:is>
+          <x:t>48.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I461" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="462">
+      <x:c r="A462" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B462" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C462" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D462" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E462" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G462" t="inlineStr">
+        <x:is>
+          <x:t>48.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I462" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="463">
+      <x:c r="A463" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B463" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C463" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D463" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E463" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G463" t="inlineStr">
+        <x:is>
+          <x:t>48.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I463" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="464">
+      <x:c r="A464" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B464" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C464" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D464" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E464" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G464" t="inlineStr">
+        <x:is>
+          <x:t>47.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I464" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="465">
+      <x:c r="A465" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B465" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C465" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D465" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E465" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G465" t="inlineStr">
+        <x:is>
+          <x:t>46.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I465" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="466">
+      <x:c r="A466" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B466" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C466" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D466" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E466" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G466" t="inlineStr">
+        <x:is>
+          <x:t>46.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I466" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="467">
+      <x:c r="A467" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B467" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C467" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D467" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E467" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G467" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I467" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="468">
+      <x:c r="A468" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B468" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C468" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D468" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E468" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G468" t="inlineStr">
+        <x:is>
+          <x:t>45.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I468" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="469">
+      <x:c r="A469" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B469" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C469" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D469" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E469" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G469" t="inlineStr">
+        <x:is>
+          <x:t>43.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I469" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="470">
+      <x:c r="A470" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B470" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C470" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D470" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E470" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F470" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G470" t="inlineStr">
+        <x:is>
+          <x:t>43.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H470" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I470" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J470" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="471">
+      <x:c r="A471" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B471" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C471" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D471" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E471" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G471" t="inlineStr">
+        <x:is>
+          <x:t>42.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I471" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>