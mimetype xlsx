--- v4 (2026-05-30)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b49eb9e073f47f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a001a08a74a48f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R08a9b513af4d472c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R81c99f5cbb5f4ebf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R08a9b513af4d472c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81c99f5cbb5f4ebf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -24495,28 +24495,600 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G471" t="inlineStr">
         <x:is>
           <x:t>42.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H471" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I471" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J471" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="472">
+      <x:c r="A472" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B472" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C472" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D472" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E472" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F472" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G472" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H472" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I472" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J472" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="473">
+      <x:c r="A473" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B473" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C473" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D473" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E473" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F473" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G473" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H473" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I473" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J473" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="474">
+      <x:c r="A474" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B474" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C474" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D474" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E474" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G474" t="inlineStr">
+        <x:is>
+          <x:t>67.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I474" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="475">
+      <x:c r="A475" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B475" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C475" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D475" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E475" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F475" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G475" t="inlineStr">
+        <x:is>
+          <x:t>67.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H475" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I475" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J475" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="476">
+      <x:c r="A476" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B476" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C476" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D476" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E476" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G476" t="inlineStr">
+        <x:is>
+          <x:t>67.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I476" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="477">
+      <x:c r="A477" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B477" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C477" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D477" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E477" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G477" t="inlineStr">
+        <x:is>
+          <x:t>67.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I477" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="478">
+      <x:c r="A478" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B478" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C478" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D478" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E478" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G478" t="inlineStr">
+        <x:is>
+          <x:t>65.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I478" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="479">
+      <x:c r="A479" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B479" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C479" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D479" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E479" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G479" t="inlineStr">
+        <x:is>
+          <x:t>62.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I479" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="480">
+      <x:c r="A480" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B480" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C480" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D480" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E480" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F480" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G480" t="inlineStr">
+        <x:is>
+          <x:t>57.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H480" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I480" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J480" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="481">
+      <x:c r="A481" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B481" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C481" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D481" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E481" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F481" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G481" t="inlineStr">
+        <x:is>
+          <x:t>54.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H481" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I481" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J481" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="482">
+      <x:c r="A482" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B482" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C482" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D482" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E482" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G482" t="inlineStr">
+        <x:is>
+          <x:t>52.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I482" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>