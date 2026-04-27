--- v2 (2026-03-12)
+++ v3 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a30ae4383c342bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a989fde45e4cea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R300d069f42334d6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8daed4481d244cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R300d069f42334d6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8daed4481d244cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>