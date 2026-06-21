--- v3 (2026-04-27)
+++ v4 (2026-06-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a989fde45e4cea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2837b9ede3947a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8daed4481d244cb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re51e960ba7a64b27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8daed4481d244cb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re51e960ba7a64b27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>