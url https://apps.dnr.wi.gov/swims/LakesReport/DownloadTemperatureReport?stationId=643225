--- v4 (2026-06-21)
+++ v5 (2026-08-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2837b9ede3947a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fcb0b58063c470d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re51e960ba7a64b27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra2f0e6cf91204bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re51e960ba7a64b27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra2f0e6cf91204bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -30111,28 +30111,1900 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G579" t="inlineStr">
         <x:is>
           <x:t>41.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H579" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I579" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J579" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="580">
+      <x:c r="A580" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B580" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C580" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D580" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E580" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F580" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G580" t="inlineStr">
+        <x:is>
+          <x:t>69.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H580" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I580" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J580" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="581">
+      <x:c r="A581" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B581" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C581" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D581" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E581" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F581" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G581" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H581" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I581" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J581" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="582">
+      <x:c r="A582" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B582" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C582" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D582" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E582" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F582" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G582" t="inlineStr">
+        <x:is>
+          <x:t>68.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H582" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I582" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J582" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="583">
+      <x:c r="A583" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B583" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C583" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D583" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E583" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F583" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G583" t="inlineStr">
+        <x:is>
+          <x:t>68.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H583" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I583" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J583" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="584">
+      <x:c r="A584" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B584" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C584" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D584" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E584" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F584" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G584" t="inlineStr">
+        <x:is>
+          <x:t>67.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H584" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I584" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J584" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="585">
+      <x:c r="A585" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B585" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C585" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D585" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E585" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F585" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G585" t="inlineStr">
+        <x:is>
+          <x:t>66.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H585" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I585" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J585" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="586">
+      <x:c r="A586" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B586" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C586" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D586" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E586" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F586" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G586" t="inlineStr">
+        <x:is>
+          <x:t>66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H586" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I586" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J586" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="587">
+      <x:c r="A587" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B587" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C587" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D587" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E587" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F587" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G587" t="inlineStr">
+        <x:is>
+          <x:t>64.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H587" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I587" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J587" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="588">
+      <x:c r="A588" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B588" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C588" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D588" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E588" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F588" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G588" t="inlineStr">
+        <x:is>
+          <x:t>57.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H588" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I588" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J588" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="589">
+      <x:c r="A589" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B589" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C589" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D589" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E589" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F589" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G589" t="inlineStr">
+        <x:is>
+          <x:t>55.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H589" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I589" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J589" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="590">
+      <x:c r="A590" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B590" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C590" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D590" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E590" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F590" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G590" t="inlineStr">
+        <x:is>
+          <x:t>53.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H590" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I590" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J590" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="591">
+      <x:c r="A591" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B591" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C591" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D591" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E591" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F591" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G591" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H591" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I591" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J591" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="592">
+      <x:c r="A592" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B592" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C592" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D592" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E592" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F592" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G592" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H592" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I592" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J592" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="593">
+      <x:c r="A593" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B593" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C593" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D593" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E593" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F593" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G593" t="inlineStr">
+        <x:is>
+          <x:t>48.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H593" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I593" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J593" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="594">
+      <x:c r="A594" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B594" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C594" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D594" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E594" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F594" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G594" t="inlineStr">
+        <x:is>
+          <x:t>46.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H594" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I594" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J594" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="595">
+      <x:c r="A595" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B595" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C595" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D595" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E595" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F595" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G595" t="inlineStr">
+        <x:is>
+          <x:t>45.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H595" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I595" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J595" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="596">
+      <x:c r="A596" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B596" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C596" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D596" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E596" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F596" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G596" t="inlineStr">
+        <x:is>
+          <x:t>44.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H596" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I596" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J596" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="597">
+      <x:c r="A597" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B597" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C597" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D597" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E597" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F597" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G597" t="inlineStr">
+        <x:is>
+          <x:t>44.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H597" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I597" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J597" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="598">
+      <x:c r="A598" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B598" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C598" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D598" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E598" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F598" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G598" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H598" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I598" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J598" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="599">
+      <x:c r="A599" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B599" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C599" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D599" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E599" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F599" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G599" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H599" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I599" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J599" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="600">
+      <x:c r="A600" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B600" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C600" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D600" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E600" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F600" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G600" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H600" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I600" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J600" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="601">
+      <x:c r="A601" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B601" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C601" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D601" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E601" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F601" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G601" t="inlineStr">
+        <x:is>
+          <x:t>73.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H601" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I601" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J601" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="602">
+      <x:c r="A602" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B602" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C602" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D602" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E602" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F602" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G602" t="inlineStr">
+        <x:is>
+          <x:t>73.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H602" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I602" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J602" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="603">
+      <x:c r="A603" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B603" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C603" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D603" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E603" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F603" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G603" t="inlineStr">
+        <x:is>
+          <x:t>73.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H603" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I603" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J603" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="604">
+      <x:c r="A604" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B604" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C604" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D604" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E604" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F604" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G604" t="inlineStr">
+        <x:is>
+          <x:t>72.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H604" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I604" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J604" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="605">
+      <x:c r="A605" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B605" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C605" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D605" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E605" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F605" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G605" t="inlineStr">
+        <x:is>
+          <x:t>59.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H605" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I605" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J605" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="606">
+      <x:c r="A606" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B606" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C606" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D606" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E606" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F606" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G606" t="inlineStr">
+        <x:is>
+          <x:t>67.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H606" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I606" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J606" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="607">
+      <x:c r="A607" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B607" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C607" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D607" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E607" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F607" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G607" t="inlineStr">
+        <x:is>
+          <x:t>67.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H607" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I607" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J607" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="608">
+      <x:c r="A608" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B608" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C608" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D608" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E608" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F608" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G608" t="inlineStr">
+        <x:is>
+          <x:t>65.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H608" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I608" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J608" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="609">
+      <x:c r="A609" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B609" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C609" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D609" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E609" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F609" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G609" t="inlineStr">
+        <x:is>
+          <x:t>65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H609" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I609" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J609" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="610">
+      <x:c r="A610" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B610" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C610" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D610" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E610" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F610" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G610" t="inlineStr">
+        <x:is>
+          <x:t>61.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H610" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I610" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J610" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="611">
+      <x:c r="A611" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B611" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C611" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D611" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E611" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F611" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G611" t="inlineStr">
+        <x:is>
+          <x:t>48.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H611" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I611" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J611" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="612">
+      <x:c r="A612" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B612" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C612" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D612" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E612" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F612" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G612" t="inlineStr">
+        <x:is>
+          <x:t>46.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H612" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I612" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J612" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="613">
+      <x:c r="A613" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B613" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C613" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D613" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E613" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F613" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G613" t="inlineStr">
+        <x:is>
+          <x:t>45.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H613" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I613" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J613" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="614">
+      <x:c r="A614" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B614" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C614" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D614" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E614" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F614" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G614" t="inlineStr">
+        <x:is>
+          <x:t>45.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H614" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I614" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J614" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="615">
+      <x:c r="A615" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B615" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C615" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D615" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E615" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F615" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G615" t="inlineStr">
+        <x:is>
+          <x:t>44.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H615" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I615" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J615" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>