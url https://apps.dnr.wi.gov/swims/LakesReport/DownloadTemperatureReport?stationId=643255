--- v4 (2026-08-19)
+++ v5 (2026-10-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d9c6785744a4d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd3f4c07a914631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2930bde922f44aa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdc97ac991aa24cab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2930bde922f44aa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc97ac991aa24cab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -12119,28 +12119,548 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G233" t="inlineStr">
         <x:is>
           <x:t>47.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H233" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I233" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J233" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="234">
+      <x:c r="A234" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B234" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C234" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D234" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E234" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G234" t="inlineStr">
+        <x:is>
+          <x:t>72.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I234" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="235">
+      <x:c r="A235" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B235" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C235" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D235" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E235" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G235" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I235" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="236">
+      <x:c r="A236" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B236" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C236" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D236" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E236" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G236" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I236" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="237">
+      <x:c r="A237" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B237" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C237" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D237" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E237" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G237" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I237" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="238">
+      <x:c r="A238" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B238" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C238" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D238" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E238" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G238" t="inlineStr">
+        <x:is>
+          <x:t>67.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I238" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="239">
+      <x:c r="A239" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B239" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C239" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D239" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E239" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G239" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I239" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="240">
+      <x:c r="A240" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B240" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C240" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D240" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E240" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G240" t="inlineStr">
+        <x:is>
+          <x:t>54.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I240" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="241">
+      <x:c r="A241" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B241" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C241" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D241" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E241" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G241" t="inlineStr">
+        <x:is>
+          <x:t>51.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I241" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="242">
+      <x:c r="A242" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B242" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C242" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D242" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E242" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G242" t="inlineStr">
+        <x:is>
+          <x:t>48.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I242" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="243">
+      <x:c r="A243" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B243" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C243" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D243" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E243" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G243" t="inlineStr">
+        <x:is>
+          <x:t>47.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I243" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>