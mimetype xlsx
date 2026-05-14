--- v1 (2026-03-17)
+++ v2 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8b681f1026c4568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7851de3152c448b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R89d774953e7b478b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7c2275985d8d40f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R89d774953e7b478b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c2275985d8d40f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>