--- v2 (2026-05-14)
+++ v3 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7851de3152c448b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8830411acff24ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7c2275985d8d40f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R67735bca0af14978"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c2275985d8d40f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R67735bca0af14978" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -15707,28 +15707,288 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G302" t="inlineStr">
         <x:is>
           <x:t>66.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H302" t="inlineStr">
         <x:is>
           <x:t>7.24</x:t>
         </x:is>
       </x:c>
       <x:c r="I302" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J302" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="303">
+      <x:c r="A303" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B303" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C303" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D303" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E303" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G303" t="inlineStr">
+        <x:is>
+          <x:t>66.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H303" t="inlineStr">
+        <x:is>
+          <x:t>9.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I303" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J303" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="304">
+      <x:c r="A304" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B304" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C304" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D304" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E304" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G304" t="inlineStr">
+        <x:is>
+          <x:t>66.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H304" t="inlineStr">
+        <x:is>
+          <x:t>8.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I304" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J304" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="305">
+      <x:c r="A305" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B305" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C305" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D305" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E305" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G305" t="inlineStr">
+        <x:is>
+          <x:t>66.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H305" t="inlineStr">
+        <x:is>
+          <x:t>8.29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I305" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J305" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="306">
+      <x:c r="A306" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B306" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C306" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D306" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E306" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G306" t="inlineStr">
+        <x:is>
+          <x:t>65.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H306" t="inlineStr">
+        <x:is>
+          <x:t>6.89</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I306" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J306" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="307">
+      <x:c r="A307" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B307" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C307" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D307" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E307" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G307" t="inlineStr">
+        <x:is>
+          <x:t>65.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H307" t="inlineStr">
+        <x:is>
+          <x:t>5.24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I307" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J307" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>