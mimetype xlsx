--- v4 (2026-07-27)
+++ v5 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a4fe200b43a4293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c7fe41710164225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rec17a60c2c0447b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf1520d3a8a22482c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rec17a60c2c0447b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf1520d3a8a22482c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -18463,28 +18463,392 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G355" t="inlineStr">
         <x:is>
           <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="H355" t="inlineStr">
         <x:is>
           <x:t>.14</x:t>
         </x:is>
       </x:c>
       <x:c r="I355" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J355" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="356">
+      <x:c r="A356" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B356" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C356" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D356" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E356" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G356" t="inlineStr">
+        <x:is>
+          <x:t>24.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H356" t="inlineStr">
+        <x:is>
+          <x:t>8.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I356" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J356" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="357">
+      <x:c r="A357" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B357" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C357" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D357" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E357" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F357" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G357" t="inlineStr">
+        <x:is>
+          <x:t>24.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H357" t="inlineStr">
+        <x:is>
+          <x:t>9.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I357" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J357" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="358">
+      <x:c r="A358" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B358" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C358" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D358" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E358" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G358" t="inlineStr">
+        <x:is>
+          <x:t>24.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H358" t="inlineStr">
+        <x:is>
+          <x:t>9.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I358" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J358" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="359">
+      <x:c r="A359" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B359" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C359" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D359" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E359" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G359" t="inlineStr">
+        <x:is>
+          <x:t>24.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H359" t="inlineStr">
+        <x:is>
+          <x:t>9.35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I359" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J359" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="360">
+      <x:c r="A360" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B360" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C360" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D360" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E360" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G360" t="inlineStr">
+        <x:is>
+          <x:t>24.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H360" t="inlineStr">
+        <x:is>
+          <x:t>9.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I360" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J360" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="361">
+      <x:c r="A361" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B361" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C361" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D361" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E361" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G361" t="inlineStr">
+        <x:is>
+          <x:t>23.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H361" t="inlineStr">
+        <x:is>
+          <x:t>4.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I361" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J361" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="362">
+      <x:c r="A362" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B362" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C362" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D362" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E362" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G362" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H362" t="inlineStr">
+        <x:is>
+          <x:t>.24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I362" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J362" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>