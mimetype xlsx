--- v7 (2026-09-12)
+++ v8 (2026-11-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd668fc035f9402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red85346c19a54611" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf27bfe87cd8a4d21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb741858dce704376"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf27bfe87cd8a4d21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb741858dce704376" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -40303,28 +40303,756 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G775" t="inlineStr">
         <x:is>
           <x:t>50</x:t>
         </x:is>
       </x:c>
       <x:c r="H775" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I775" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J775" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="776">
+      <x:c r="A776" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B776" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C776" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D776" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E776" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F776" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G776" t="inlineStr">
+        <x:is>
+          <x:t>70.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H776" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I776" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J776" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="777">
+      <x:c r="A777" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B777" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C777" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D777" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E777" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F777" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G777" t="inlineStr">
+        <x:is>
+          <x:t>69.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H777" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I777" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J777" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="778">
+      <x:c r="A778" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B778" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C778" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D778" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E778" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F778" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G778" t="inlineStr">
+        <x:is>
+          <x:t>69.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H778" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I778" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J778" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="779">
+      <x:c r="A779" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B779" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C779" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D779" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E779" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F779" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G779" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H779" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I779" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J779" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="780">
+      <x:c r="A780" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B780" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C780" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D780" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E780" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F780" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G780" t="inlineStr">
+        <x:is>
+          <x:t>68.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H780" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I780" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J780" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="781">
+      <x:c r="A781" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B781" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C781" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D781" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E781" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F781" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G781" t="inlineStr">
+        <x:is>
+          <x:t>67.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H781" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I781" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J781" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="782">
+      <x:c r="A782" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B782" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C782" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D782" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E782" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F782" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G782" t="inlineStr">
+        <x:is>
+          <x:t>61.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H782" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I782" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J782" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="783">
+      <x:c r="A783" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B783" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C783" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D783" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E783" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F783" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G783" t="inlineStr">
+        <x:is>
+          <x:t>55.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H783" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I783" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J783" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="784">
+      <x:c r="A784" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B784" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C784" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D784" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E784" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F784" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G784" t="inlineStr">
+        <x:is>
+          <x:t>52.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H784" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I784" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J784" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="785">
+      <x:c r="A785" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B785" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C785" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D785" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E785" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F785" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G785" t="inlineStr">
+        <x:is>
+          <x:t>51.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H785" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I785" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J785" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="786">
+      <x:c r="A786" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B786" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C786" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D786" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E786" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F786" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G786" t="inlineStr">
+        <x:is>
+          <x:t>50.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H786" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I786" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J786" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="787">
+      <x:c r="A787" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B787" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C787" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D787" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E787" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F787" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G787" t="inlineStr">
+        <x:is>
+          <x:t>50.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H787" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I787" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J787" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="788">
+      <x:c r="A788" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B788" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C788" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D788" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E788" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F788" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G788" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H788" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I788" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J788" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="789">
+      <x:c r="A789" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B789" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C789" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D789" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E789" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F789" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G789" t="inlineStr">
+        <x:is>
+          <x:t>49.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H789" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I789" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J789" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>