--- v5 (2026-05-30)
+++ v6 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaf3b3a115f447f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870b11bb62b74aa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rccc40033ffab46c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R17d5d755689b4969"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rccc40033ffab46c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17d5d755689b4969" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -38899,28 +38899,756 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G748" t="inlineStr">
         <x:is>
           <x:t>48.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H748" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I748" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J748" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="749">
+      <x:c r="A749" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B749" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C749" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D749" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E749" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F749" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G749" t="inlineStr">
+        <x:is>
+          <x:t>70.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H749" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I749" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J749" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="750">
+      <x:c r="A750" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B750" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C750" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D750" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E750" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F750" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G750" t="inlineStr">
+        <x:is>
+          <x:t>69.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H750" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I750" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J750" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="751">
+      <x:c r="A751" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B751" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C751" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D751" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E751" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F751" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G751" t="inlineStr">
+        <x:is>
+          <x:t>67.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H751" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I751" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J751" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="752">
+      <x:c r="A752" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B752" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C752" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D752" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E752" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F752" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G752" t="inlineStr">
+        <x:is>
+          <x:t>64.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H752" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I752" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J752" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="753">
+      <x:c r="A753" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B753" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C753" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D753" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E753" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F753" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G753" t="inlineStr">
+        <x:is>
+          <x:t>62.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H753" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I753" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J753" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="754">
+      <x:c r="A754" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B754" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C754" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D754" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E754" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F754" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G754" t="inlineStr">
+        <x:is>
+          <x:t>59.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H754" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I754" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J754" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="755">
+      <x:c r="A755" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B755" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C755" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D755" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E755" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F755" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G755" t="inlineStr">
+        <x:is>
+          <x:t>54.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H755" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I755" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J755" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="756">
+      <x:c r="A756" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B756" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C756" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D756" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E756" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F756" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G756" t="inlineStr">
+        <x:is>
+          <x:t>52.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H756" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I756" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J756" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="757">
+      <x:c r="A757" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B757" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C757" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D757" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E757" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F757" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G757" t="inlineStr">
+        <x:is>
+          <x:t>51.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H757" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I757" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J757" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="758">
+      <x:c r="A758" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B758" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C758" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D758" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E758" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F758" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G758" t="inlineStr">
+        <x:is>
+          <x:t>51.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H758" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I758" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J758" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="759">
+      <x:c r="A759" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B759" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C759" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D759" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E759" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F759" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G759" t="inlineStr">
+        <x:is>
+          <x:t>50.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H759" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I759" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J759" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="760">
+      <x:c r="A760" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B760" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C760" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D760" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E760" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F760" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G760" t="inlineStr">
+        <x:is>
+          <x:t>50.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H760" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I760" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J760" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="761">
+      <x:c r="A761" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B761" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C761" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D761" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E761" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F761" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G761" t="inlineStr">
+        <x:is>
+          <x:t>50.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H761" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I761" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J761" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="762">
+      <x:c r="A762" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B762" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C762" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D762" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E762" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F762" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G762" t="inlineStr">
+        <x:is>
+          <x:t>49.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H762" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I762" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J762" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>