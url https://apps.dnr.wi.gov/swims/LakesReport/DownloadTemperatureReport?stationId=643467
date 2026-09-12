--- v6 (2026-07-21)
+++ v7 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870b11bb62b74aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd668fc035f9402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R17d5d755689b4969"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf27bfe87cd8a4d21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17d5d755689b4969" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf27bfe87cd8a4d21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -39627,28 +39627,704 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G762" t="inlineStr">
         <x:is>
           <x:t>49.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H762" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I762" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J762" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="763">
+      <x:c r="A763" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B763" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C763" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D763" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E763" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F763" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G763" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H763" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I763" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J763" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="764">
+      <x:c r="A764" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B764" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C764" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D764" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E764" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F764" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G764" t="inlineStr">
+        <x:is>
+          <x:t>72.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H764" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I764" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J764" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="765">
+      <x:c r="A765" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B765" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C765" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D765" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E765" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F765" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G765" t="inlineStr">
+        <x:is>
+          <x:t>72.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H765" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I765" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J765" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="766">
+      <x:c r="A766" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B766" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C766" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D766" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E766" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F766" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G766" t="inlineStr">
+        <x:is>
+          <x:t>71.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H766" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I766" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J766" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="767">
+      <x:c r="A767" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B767" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C767" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D767" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E767" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F767" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G767" t="inlineStr">
+        <x:is>
+          <x:t>70.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H767" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I767" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J767" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="768">
+      <x:c r="A768" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B768" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C768" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D768" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E768" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F768" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G768" t="inlineStr">
+        <x:is>
+          <x:t>61.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H768" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I768" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J768" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="769">
+      <x:c r="A769" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B769" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C769" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D769" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E769" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F769" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G769" t="inlineStr">
+        <x:is>
+          <x:t>55.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H769" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I769" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J769" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="770">
+      <x:c r="A770" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B770" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C770" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D770" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E770" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F770" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G770" t="inlineStr">
+        <x:is>
+          <x:t>53.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H770" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I770" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J770" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="771">
+      <x:c r="A771" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B771" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C771" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D771" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E771" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F771" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G771" t="inlineStr">
+        <x:is>
+          <x:t>51.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H771" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I771" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J771" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="772">
+      <x:c r="A772" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B772" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C772" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D772" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E772" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F772" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G772" t="inlineStr">
+        <x:is>
+          <x:t>51.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H772" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I772" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J772" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="773">
+      <x:c r="A773" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B773" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C773" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D773" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E773" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F773" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G773" t="inlineStr">
+        <x:is>
+          <x:t>50.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H773" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I773" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J773" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="774">
+      <x:c r="A774" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B774" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C774" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D774" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E774" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F774" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G774" t="inlineStr">
+        <x:is>
+          <x:t>50.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H774" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I774" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J774" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="775">
+      <x:c r="A775" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B775" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C775" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D775" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E775" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F775" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G775" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H775" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I775" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J775" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>