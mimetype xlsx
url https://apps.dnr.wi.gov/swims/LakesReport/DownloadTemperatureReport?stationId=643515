--- v5 (2026-08-22)
+++ v6 (2026-10-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re81275af3cd6459b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476ba1d394db4d29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re9813d306cc74653"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf4dbf4309f18434a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re9813d306cc74653" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf4dbf4309f18434a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -42487,28 +42487,704 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G817" t="inlineStr">
         <x:is>
           <x:t>51.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H817" t="inlineStr">
         <x:is>
           <x:t>.05</x:t>
         </x:is>
       </x:c>
       <x:c r="I817" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J817" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="818">
+      <x:c r="A818" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B818" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C818" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D818" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E818" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F818" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G818" t="inlineStr">
+        <x:is>
+          <x:t>69.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H818" t="inlineStr">
+        <x:is>
+          <x:t>8.43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I818" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J818" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="819">
+      <x:c r="A819" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B819" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C819" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D819" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E819" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F819" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G819" t="inlineStr">
+        <x:is>
+          <x:t>70.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H819" t="inlineStr">
+        <x:is>
+          <x:t>8.31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I819" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J819" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="820">
+      <x:c r="A820" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B820" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C820" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D820" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E820" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F820" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G820" t="inlineStr">
+        <x:is>
+          <x:t>70.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H820" t="inlineStr">
+        <x:is>
+          <x:t>8.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I820" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J820" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="821">
+      <x:c r="A821" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B821" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C821" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D821" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E821" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F821" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G821" t="inlineStr">
+        <x:is>
+          <x:t>70.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H821" t="inlineStr">
+        <x:is>
+          <x:t>8.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I821" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J821" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="822">
+      <x:c r="A822" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B822" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C822" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D822" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E822" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F822" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G822" t="inlineStr">
+        <x:is>
+          <x:t>70.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H822" t="inlineStr">
+        <x:is>
+          <x:t>7.79</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I822" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J822" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="823">
+      <x:c r="A823" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B823" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C823" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D823" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E823" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F823" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G823" t="inlineStr">
+        <x:is>
+          <x:t>69.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H823" t="inlineStr">
+        <x:is>
+          <x:t>7.18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I823" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J823" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="824">
+      <x:c r="A824" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B824" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C824" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D824" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E824" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F824" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G824" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H824" t="inlineStr">
+        <x:is>
+          <x:t>1.36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I824" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J824" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="825">
+      <x:c r="A825" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B825" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C825" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D825" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E825" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F825" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G825" t="inlineStr">
+        <x:is>
+          <x:t>61.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H825" t="inlineStr">
+        <x:is>
+          <x:t>.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I825" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J825" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="826">
+      <x:c r="A826" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B826" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C826" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D826" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E826" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F826" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G826" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H826" t="inlineStr">
+        <x:is>
+          <x:t>.14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I826" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J826" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="827">
+      <x:c r="A827" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B827" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C827" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D827" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E827" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F827" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G827" t="inlineStr">
+        <x:is>
+          <x:t>55.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H827" t="inlineStr">
+        <x:is>
+          <x:t>.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I827" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J827" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="828">
+      <x:c r="A828" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B828" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C828" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D828" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E828" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F828" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G828" t="inlineStr">
+        <x:is>
+          <x:t>53.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H828" t="inlineStr">
+        <x:is>
+          <x:t>.09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I828" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J828" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="829">
+      <x:c r="A829" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B829" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C829" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D829" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E829" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F829" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G829" t="inlineStr">
+        <x:is>
+          <x:t>52.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H829" t="inlineStr">
+        <x:is>
+          <x:t>.09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I829" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J829" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="830">
+      <x:c r="A830" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B830" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C830" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D830" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E830" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F830" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G830" t="inlineStr">
+        <x:is>
+          <x:t>51.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H830" t="inlineStr">
+        <x:is>
+          <x:t>.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I830" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J830" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>