--- v2 (2026-03-17)
+++ v3 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15ca9bf39ec442e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee372d9ab634d75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Reaf415a9cd0c4b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R75f39fe4bf9c4810"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reaf415a9cd0c4b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75f39fe4bf9c4810" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>