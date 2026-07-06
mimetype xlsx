--- v3 (2026-05-14)
+++ v4 (2026-07-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee372d9ab634d75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28421b3b32ec47dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R75f39fe4bf9c4810"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R656dea54dd4d4461"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75f39fe4bf9c4810" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R656dea54dd4d4461" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>