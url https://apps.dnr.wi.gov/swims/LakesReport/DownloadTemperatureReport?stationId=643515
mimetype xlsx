--- v4 (2026-07-06)
+++ v5 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28421b3b32ec47dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re81275af3cd6459b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R656dea54dd4d4461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re9813d306cc74653"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R656dea54dd4d4461" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re9813d306cc74653" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -40459,28 +40459,2056 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G778" t="inlineStr">
         <x:is>
           <x:t>49.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H778" t="inlineStr">
         <x:is>
           <x:t>.14</x:t>
         </x:is>
       </x:c>
       <x:c r="I778" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J778" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="779">
+      <x:c r="A779" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B779" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C779" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D779" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E779" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F779" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G779" t="inlineStr">
+        <x:is>
+          <x:t>47.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H779" t="inlineStr">
+        <x:is>
+          <x:t>10.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I779" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J779" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="780">
+      <x:c r="A780" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B780" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C780" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D780" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E780" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F780" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G780" t="inlineStr">
+        <x:is>
+          <x:t>46.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H780" t="inlineStr">
+        <x:is>
+          <x:t>10.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I780" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J780" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="781">
+      <x:c r="A781" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B781" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C781" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D781" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E781" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F781" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G781" t="inlineStr">
+        <x:is>
+          <x:t>45.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H781" t="inlineStr">
+        <x:is>
+          <x:t>9.98</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I781" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J781" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="782">
+      <x:c r="A782" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B782" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C782" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D782" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E782" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F782" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G782" t="inlineStr">
+        <x:is>
+          <x:t>45.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H782" t="inlineStr">
+        <x:is>
+          <x:t>10.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I782" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J782" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="783">
+      <x:c r="A783" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B783" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C783" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D783" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E783" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F783" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G783" t="inlineStr">
+        <x:is>
+          <x:t>44.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H783" t="inlineStr">
+        <x:is>
+          <x:t>9.96</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I783" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J783" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="784">
+      <x:c r="A784" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B784" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C784" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D784" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E784" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F784" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G784" t="inlineStr">
+        <x:is>
+          <x:t>44.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H784" t="inlineStr">
+        <x:is>
+          <x:t>9.85</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I784" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J784" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="785">
+      <x:c r="A785" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B785" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C785" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D785" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E785" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F785" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G785" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H785" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I785" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J785" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="786">
+      <x:c r="A786" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B786" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C786" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D786" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E786" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F786" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G786" t="inlineStr">
+        <x:is>
+          <x:t>43.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H786" t="inlineStr">
+        <x:is>
+          <x:t>9.77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I786" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J786" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="787">
+      <x:c r="A787" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B787" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C787" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D787" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E787" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F787" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G787" t="inlineStr">
+        <x:is>
+          <x:t>43.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H787" t="inlineStr">
+        <x:is>
+          <x:t>9.76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I787" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J787" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="788">
+      <x:c r="A788" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B788" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C788" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D788" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E788" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F788" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G788" t="inlineStr">
+        <x:is>
+          <x:t>43.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H788" t="inlineStr">
+        <x:is>
+          <x:t>9.74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I788" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J788" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="789">
+      <x:c r="A789" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B789" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C789" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D789" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E789" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F789" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G789" t="inlineStr">
+        <x:is>
+          <x:t>43.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H789" t="inlineStr">
+        <x:is>
+          <x:t>9.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I789" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J789" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="790">
+      <x:c r="A790" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B790" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C790" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D790" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E790" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F790" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G790" t="inlineStr">
+        <x:is>
+          <x:t>43.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H790" t="inlineStr">
+        <x:is>
+          <x:t>9.45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I790" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J790" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="791">
+      <x:c r="A791" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B791" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C791" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D791" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E791" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F791" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G791" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H791" t="inlineStr">
+        <x:is>
+          <x:t>9.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I791" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J791" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="792">
+      <x:c r="A792" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B792" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C792" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D792" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E792" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F792" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G792" t="inlineStr">
+        <x:is>
+          <x:t>65.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H792" t="inlineStr">
+        <x:is>
+          <x:t>9.26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I792" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J792" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="793">
+      <x:c r="A793" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B793" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C793" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D793" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E793" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F793" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G793" t="inlineStr">
+        <x:is>
+          <x:t>65.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H793" t="inlineStr">
+        <x:is>
+          <x:t>9.15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I793" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J793" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="794">
+      <x:c r="A794" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B794" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C794" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D794" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E794" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F794" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G794" t="inlineStr">
+        <x:is>
+          <x:t>65.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H794" t="inlineStr">
+        <x:is>
+          <x:t>9.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I794" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J794" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="795">
+      <x:c r="A795" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B795" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C795" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D795" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E795" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F795" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G795" t="inlineStr">
+        <x:is>
+          <x:t>65.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H795" t="inlineStr">
+        <x:is>
+          <x:t>8.97</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I795" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J795" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="796">
+      <x:c r="A796" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B796" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C796" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D796" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E796" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F796" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G796" t="inlineStr">
+        <x:is>
+          <x:t>65.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H796" t="inlineStr">
+        <x:is>
+          <x:t>8.73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I796" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J796" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="797">
+      <x:c r="A797" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B797" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C797" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D797" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E797" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F797" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G797" t="inlineStr">
+        <x:is>
+          <x:t>62.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H797" t="inlineStr">
+        <x:is>
+          <x:t>5.64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I797" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J797" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="798">
+      <x:c r="A798" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B798" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C798" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D798" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E798" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F798" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G798" t="inlineStr">
+        <x:is>
+          <x:t>58.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H798" t="inlineStr">
+        <x:is>
+          <x:t>4.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I798" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J798" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="799">
+      <x:c r="A799" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B799" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C799" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D799" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E799" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F799" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G799" t="inlineStr">
+        <x:is>
+          <x:t>56.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H799" t="inlineStr">
+        <x:is>
+          <x:t>2.93</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I799" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J799" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="800">
+      <x:c r="A800" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B800" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C800" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D800" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E800" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F800" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G800" t="inlineStr">
+        <x:is>
+          <x:t>54.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H800" t="inlineStr">
+        <x:is>
+          <x:t>2.19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I800" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J800" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="801">
+      <x:c r="A801" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B801" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C801" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D801" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E801" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F801" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G801" t="inlineStr">
+        <x:is>
+          <x:t>52.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H801" t="inlineStr">
+        <x:is>
+          <x:t>.26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I801" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J801" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="802">
+      <x:c r="A802" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B802" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C802" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D802" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E802" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F802" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G802" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H802" t="inlineStr">
+        <x:is>
+          <x:t>.16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I802" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J802" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="803">
+      <x:c r="A803" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B803" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C803" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D803" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E803" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F803" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G803" t="inlineStr">
+        <x:is>
+          <x:t>51.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H803" t="inlineStr">
+        <x:is>
+          <x:t>.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I803" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J803" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="804">
+      <x:c r="A804" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B804" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C804" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D804" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E804" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F804" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G804" t="inlineStr">
+        <x:is>
+          <x:t>50.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H804" t="inlineStr">
+        <x:is>
+          <x:t>.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I804" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J804" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="805">
+      <x:c r="A805" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B805" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C805" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D805" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E805" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F805" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G805" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H805" t="inlineStr">
+        <x:is>
+          <x:t>8.14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I805" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J805" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="806">
+      <x:c r="A806" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B806" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C806" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D806" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E806" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F806" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G806" t="inlineStr">
+        <x:is>
+          <x:t>77.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H806" t="inlineStr">
+        <x:is>
+          <x:t>7.99</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I806" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J806" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="807">
+      <x:c r="A807" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B807" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C807" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D807" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E807" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F807" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G807" t="inlineStr">
+        <x:is>
+          <x:t>78.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H807" t="inlineStr">
+        <x:is>
+          <x:t>7.91</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I807" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J807" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="808">
+      <x:c r="A808" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B808" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C808" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D808" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E808" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F808" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G808" t="inlineStr">
+        <x:is>
+          <x:t>78.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H808" t="inlineStr">
+        <x:is>
+          <x:t>7.84</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I808" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J808" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="809">
+      <x:c r="A809" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B809" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C809" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D809" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E809" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F809" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G809" t="inlineStr">
+        <x:is>
+          <x:t>73.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H809" t="inlineStr">
+        <x:is>
+          <x:t>4.24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I809" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J809" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="810">
+      <x:c r="A810" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B810" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C810" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D810" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E810" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F810" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G810" t="inlineStr">
+        <x:is>
+          <x:t>67.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H810" t="inlineStr">
+        <x:is>
+          <x:t>.22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I810" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J810" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="811">
+      <x:c r="A811" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B811" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C811" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D811" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E811" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F811" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G811" t="inlineStr">
+        <x:is>
+          <x:t>63.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H811" t="inlineStr">
+        <x:is>
+          <x:t>.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I811" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J811" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="812">
+      <x:c r="A812" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B812" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C812" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D812" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E812" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F812" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G812" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H812" t="inlineStr">
+        <x:is>
+          <x:t>.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I812" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J812" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="813">
+      <x:c r="A813" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B813" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C813" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D813" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E813" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F813" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G813" t="inlineStr">
+        <x:is>
+          <x:t>56.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H813" t="inlineStr">
+        <x:is>
+          <x:t>.09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I813" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J813" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="814">
+      <x:c r="A814" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B814" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C814" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D814" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E814" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F814" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G814" t="inlineStr">
+        <x:is>
+          <x:t>54.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H814" t="inlineStr">
+        <x:is>
+          <x:t>.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I814" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J814" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="815">
+      <x:c r="A815" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B815" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C815" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D815" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E815" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F815" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G815" t="inlineStr">
+        <x:is>
+          <x:t>53.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H815" t="inlineStr">
+        <x:is>
+          <x:t>.06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I815" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J815" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="816">
+      <x:c r="A816" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B816" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C816" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D816" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E816" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F816" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G816" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H816" t="inlineStr">
+        <x:is>
+          <x:t>.06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I816" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J816" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="817">
+      <x:c r="A817" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B817" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C817" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D817" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E817" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F817" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G817" t="inlineStr">
+        <x:is>
+          <x:t>51.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H817" t="inlineStr">
+        <x:is>
+          <x:t>.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I817" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J817" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>