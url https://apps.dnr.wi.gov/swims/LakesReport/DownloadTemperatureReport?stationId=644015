--- v2 (2026-02-16)
+++ v3 (2026-04-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43f5587427574ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a848db892d4a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc1b2b81a74f24d40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5a4dda8253a24a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1b2b81a74f24d40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a4dda8253a24a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>