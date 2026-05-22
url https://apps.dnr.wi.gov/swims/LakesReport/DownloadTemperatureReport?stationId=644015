--- v3 (2026-04-05)
+++ v4 (2026-05-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a848db892d4a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f37d7c7e3c4597" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5a4dda8253a24a91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raeae1ee302e74d44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a4dda8253a24a91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raeae1ee302e74d44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>