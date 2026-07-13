--- v4 (2026-05-22)
+++ v5 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f37d7c7e3c4597" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re06a5c4b75b640e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raeae1ee302e74d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5f033c6cdca24e96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raeae1ee302e74d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f033c6cdca24e96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -3487,28 +3487,548 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G67" t="inlineStr">
         <x:is>
           <x:t>52.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H67" t="inlineStr">
         <x:is>
           <x:t>9.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I67" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J67" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="68">
+      <x:c r="A68" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B68" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C68" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D68" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E68" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G68" t="inlineStr">
+        <x:is>
+          <x:t>61.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H68" t="inlineStr">
+        <x:is>
+          <x:t>10.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I68" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J68" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="69">
+      <x:c r="A69" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B69" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C69" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D69" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E69" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G69" t="inlineStr">
+        <x:is>
+          <x:t>60.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H69" t="inlineStr">
+        <x:is>
+          <x:t>10.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I69" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J69" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="70">
+      <x:c r="A70" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B70" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C70" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D70" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E70" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G70" t="inlineStr">
+        <x:is>
+          <x:t>59.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H70" t="inlineStr">
+        <x:is>
+          <x:t>10.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I70" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J70" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="71">
+      <x:c r="A71" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B71" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C71" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D71" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E71" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G71" t="inlineStr">
+        <x:is>
+          <x:t>58.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H71" t="inlineStr">
+        <x:is>
+          <x:t>10.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I71" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J71" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="72">
+      <x:c r="A72" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B72" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C72" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D72" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E72" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G72" t="inlineStr">
+        <x:is>
+          <x:t>57.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H72" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I72" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J72" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="73">
+      <x:c r="A73" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B73" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C73" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D73" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E73" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G73" t="inlineStr">
+        <x:is>
+          <x:t>55.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H73" t="inlineStr">
+        <x:is>
+          <x:t>10.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I73" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J73" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="74">
+      <x:c r="A74" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B74" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C74" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D74" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E74" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G74" t="inlineStr">
+        <x:is>
+          <x:t>54.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H74" t="inlineStr">
+        <x:is>
+          <x:t>10.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I74" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J74" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="75">
+      <x:c r="A75" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B75" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C75" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D75" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E75" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G75" t="inlineStr">
+        <x:is>
+          <x:t>52.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H75" t="inlineStr">
+        <x:is>
+          <x:t>108</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I75" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J75" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="76">
+      <x:c r="A76" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B76" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C76" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D76" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E76" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G76" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H76" t="inlineStr">
+        <x:is>
+          <x:t>10.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I76" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J76" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="77">
+      <x:c r="A77" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B77" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C77" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D77" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E77" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G77" t="inlineStr">
+        <x:is>
+          <x:t>49.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H77" t="inlineStr">
+        <x:is>
+          <x:t>10.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I77" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J77" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>