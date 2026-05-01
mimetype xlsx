--- v3 (2026-03-14)
+++ v4 (2026-05-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R648223cb9c044dea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c3a2db056f64860" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R57326b2703b24fd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R60369a221a094369"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57326b2703b24fd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R60369a221a094369" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>