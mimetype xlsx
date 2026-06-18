--- v4 (2026-05-01)
+++ v5 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c3a2db056f64860" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a73f5dd4f414a8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R60369a221a094369"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R699796a34abd4ddb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R60369a221a094369" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R699796a34abd4ddb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -13159,28 +13159,964 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G253" t="inlineStr">
         <x:is>
           <x:t>45.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H253" t="inlineStr">
         <x:is>
           <x:t>.06</x:t>
         </x:is>
       </x:c>
       <x:c r="I253" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J253" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="254">
+      <x:c r="A254" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B254" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C254" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D254" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E254" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F254" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G254" t="inlineStr">
+        <x:is>
+          <x:t>58.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H254" t="inlineStr">
+        <x:is>
+          <x:t>9.85</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I254" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J254" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="255">
+      <x:c r="A255" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B255" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C255" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D255" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E255" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G255" t="inlineStr">
+        <x:is>
+          <x:t>57.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H255" t="inlineStr">
+        <x:is>
+          <x:t>9.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I255" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J255" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="256">
+      <x:c r="A256" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B256" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C256" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D256" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E256" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G256" t="inlineStr">
+        <x:is>
+          <x:t>57.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H256" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I256" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J256" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="257">
+      <x:c r="A257" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B257" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C257" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D257" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E257" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G257" t="inlineStr">
+        <x:is>
+          <x:t>57.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H257" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I257" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J257" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="258">
+      <x:c r="A258" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B258" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C258" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D258" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E258" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G258" t="inlineStr">
+        <x:is>
+          <x:t>57.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H258" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I258" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J258" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="259">
+      <x:c r="A259" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B259" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C259" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D259" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E259" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G259" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H259" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I259" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J259" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="260">
+      <x:c r="A260" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B260" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C260" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D260" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E260" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G260" t="inlineStr">
+        <x:is>
+          <x:t>54.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H260" t="inlineStr">
+        <x:is>
+          <x:t>10.77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I260" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J260" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="261">
+      <x:c r="A261" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B261" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C261" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D261" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E261" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G261" t="inlineStr">
+        <x:is>
+          <x:t>50.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H261" t="inlineStr">
+        <x:is>
+          <x:t>11.52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I261" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J261" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="262">
+      <x:c r="A262" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B262" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C262" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D262" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E262" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F262" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G262" t="inlineStr">
+        <x:is>
+          <x:t>48.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H262" t="inlineStr">
+        <x:is>
+          <x:t>11.95</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I262" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J262" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="263">
+      <x:c r="A263" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B263" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C263" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D263" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E263" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G263" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H263" t="inlineStr">
+        <x:is>
+          <x:t>12.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I263" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J263" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="264">
+      <x:c r="A264" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B264" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C264" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D264" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E264" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F264" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G264" t="inlineStr">
+        <x:is>
+          <x:t>46.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H264" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I264" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J264" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="265">
+      <x:c r="A265" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B265" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C265" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D265" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E265" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F265" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G265" t="inlineStr">
+        <x:is>
+          <x:t>45.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H265" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I265" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J265" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="266">
+      <x:c r="A266" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B266" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C266" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D266" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E266" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F266" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G266" t="inlineStr">
+        <x:is>
+          <x:t>44.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H266" t="inlineStr">
+        <x:is>
+          <x:t>11.59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I266" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J266" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="267">
+      <x:c r="A267" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B267" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C267" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D267" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E267" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G267" t="inlineStr">
+        <x:is>
+          <x:t>43.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H267" t="inlineStr">
+        <x:is>
+          <x:t>11.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I267" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J267" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="268">
+      <x:c r="A268" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B268" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C268" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D268" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E268" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G268" t="inlineStr">
+        <x:is>
+          <x:t>42.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H268" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I268" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J268" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="269">
+      <x:c r="A269" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B269" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C269" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D269" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E269" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G269" t="inlineStr">
+        <x:is>
+          <x:t>42.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H269" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I269" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J269" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="270">
+      <x:c r="A270" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B270" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C270" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D270" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E270" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G270" t="inlineStr">
+        <x:is>
+          <x:t>42.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H270" t="inlineStr">
+        <x:is>
+          <x:t>9.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I270" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J270" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="271">
+      <x:c r="A271" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B271" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C271" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D271" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E271" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G271" t="inlineStr">
+        <x:is>
+          <x:t>42.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H271" t="inlineStr">
+        <x:is>
+          <x:t>8.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I271" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J271" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>