--- v5 (2026-06-18)
+++ v6 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a73f5dd4f414a8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbca152970e4248e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R699796a34abd4ddb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R78381afd23df473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R699796a34abd4ddb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R78381afd23df473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>