--- v5 (2026-08-19)
+++ v6 (2026-10-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cef5d0713eb45a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb924298c93d546e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3205e1f54da041b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R370c3cc363144d5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3205e1f54da041b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R370c3cc363144d5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -42955,28 +42955,496 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G826" t="inlineStr">
         <x:is>
           <x:t>61.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H826" t="inlineStr">
         <x:is>
           <x:t>.45</x:t>
         </x:is>
       </x:c>
       <x:c r="I826" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J826" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="827">
+      <x:c r="A827" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B827" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C827" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D827" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E827" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F827" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G827" t="inlineStr">
+        <x:is>
+          <x:t>76.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H827" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I827" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J827" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="828">
+      <x:c r="A828" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B828" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C828" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D828" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E828" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F828" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G828" t="inlineStr">
+        <x:is>
+          <x:t>76.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H828" t="inlineStr">
+        <x:is>
+          <x:t>9.39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I828" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J828" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="829">
+      <x:c r="A829" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B829" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C829" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D829" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E829" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F829" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G829" t="inlineStr">
+        <x:is>
+          <x:t>76.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H829" t="inlineStr">
+        <x:is>
+          <x:t>9.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I829" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J829" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="830">
+      <x:c r="A830" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B830" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C830" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D830" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E830" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F830" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G830" t="inlineStr">
+        <x:is>
+          <x:t>76.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H830" t="inlineStr">
+        <x:is>
+          <x:t>9.16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I830" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J830" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="831">
+      <x:c r="A831" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B831" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C831" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D831" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E831" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F831" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G831" t="inlineStr">
+        <x:is>
+          <x:t>76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H831" t="inlineStr">
+        <x:is>
+          <x:t>9.11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I831" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J831" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="832">
+      <x:c r="A832" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B832" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C832" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D832" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E832" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F832" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G832" t="inlineStr">
+        <x:is>
+          <x:t>75.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H832" t="inlineStr">
+        <x:is>
+          <x:t>9.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I832" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J832" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="833">
+      <x:c r="A833" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B833" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C833" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D833" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E833" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F833" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G833" t="inlineStr">
+        <x:is>
+          <x:t>73.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H833" t="inlineStr">
+        <x:is>
+          <x:t>1.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I833" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J833" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="834">
+      <x:c r="A834" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B834" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C834" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D834" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E834" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F834" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G834" t="inlineStr">
+        <x:is>
+          <x:t>70.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H834" t="inlineStr">
+        <x:is>
+          <x:t>.98</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I834" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J834" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="835">
+      <x:c r="A835" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B835" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C835" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D835" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E835" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F835" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G835" t="inlineStr">
+        <x:is>
+          <x:t>64.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H835" t="inlineStr">
+        <x:is>
+          <x:t>.42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I835" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J835" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>