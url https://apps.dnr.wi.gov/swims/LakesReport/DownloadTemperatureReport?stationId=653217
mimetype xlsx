--- v3 (2026-03-27)
+++ v4 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb188e0368da64a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013932833c2649e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2038a1ecb9634427"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rabb5eb235403459d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2038a1ecb9634427" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rabb5eb235403459d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>