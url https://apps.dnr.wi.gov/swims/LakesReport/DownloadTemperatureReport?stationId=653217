--- v4 (2026-05-14)
+++ v5 (2026-07-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013932833c2649e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93f1902b82c34edf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rabb5eb235403459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8b619e70632d4a5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rabb5eb235403459d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8b619e70632d4a5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>