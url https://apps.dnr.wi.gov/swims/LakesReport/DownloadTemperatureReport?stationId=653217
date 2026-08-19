--- v5 (2026-07-02)
+++ v6 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93f1902b82c34edf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2145fd53e1481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8b619e70632d4a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra7e8f013bf624f58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8b619e70632d4a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7e8f013bf624f58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -47791,28 +47791,392 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G919" t="inlineStr">
         <x:is>
           <x:t>69.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H919" t="inlineStr">
         <x:is>
           <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="I919" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J919" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="920">
+      <x:c r="A920" t="inlineStr">
+        <x:is>
+          <x:t>07/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B920" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C920" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D920" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E920" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F920" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G920" t="inlineStr">
+        <x:is>
+          <x:t>82.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H920" t="inlineStr">
+        <x:is>
+          <x:t>6.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I920" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J920" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="921">
+      <x:c r="A921" t="inlineStr">
+        <x:is>
+          <x:t>07/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B921" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C921" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D921" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E921" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F921" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G921" t="inlineStr">
+        <x:is>
+          <x:t>82.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H921" t="inlineStr">
+        <x:is>
+          <x:t>5.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I921" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J921" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="922">
+      <x:c r="A922" t="inlineStr">
+        <x:is>
+          <x:t>07/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B922" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C922" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D922" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E922" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F922" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G922" t="inlineStr">
+        <x:is>
+          <x:t>82.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H922" t="inlineStr">
+        <x:is>
+          <x:t>5.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I922" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J922" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="923">
+      <x:c r="A923" t="inlineStr">
+        <x:is>
+          <x:t>07/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B923" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C923" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D923" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E923" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F923" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G923" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H923" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I923" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J923" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="924">
+      <x:c r="A924" t="inlineStr">
+        <x:is>
+          <x:t>07/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B924" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C924" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D924" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E924" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F924" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G924" t="inlineStr">
+        <x:is>
+          <x:t>75.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H924" t="inlineStr">
+        <x:is>
+          <x:t>5.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I924" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J924" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="925">
+      <x:c r="A925" t="inlineStr">
+        <x:is>
+          <x:t>07/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B925" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C925" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D925" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E925" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F925" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G925" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H925" t="inlineStr">
+        <x:is>
+          <x:t>4.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I925" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J925" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="926">
+      <x:c r="A926" t="inlineStr">
+        <x:is>
+          <x:t>07/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B926" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C926" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D926" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E926" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F926" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G926" t="inlineStr">
+        <x:is>
+          <x:t>67.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H926" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I926" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J926" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>