--- v6 (2026-08-19)
+++ v7 (2026-10-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2145fd53e1481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b935361cf83405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra7e8f013bf624f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R497c849478224f6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7e8f013bf624f58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R497c849478224f6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -48155,28 +48155,392 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G926" t="inlineStr">
         <x:is>
           <x:t>67.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H926" t="inlineStr">
         <x:is>
           <x:t>3.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I926" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J926" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="927">
+      <x:c r="A927" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B927" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C927" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D927" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E927" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F927" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G927" t="inlineStr">
+        <x:is>
+          <x:t>78.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H927" t="inlineStr">
+        <x:is>
+          <x:t>2.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I927" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J927" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="928">
+      <x:c r="A928" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B928" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C928" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D928" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E928" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F928" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G928" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H928" t="inlineStr">
+        <x:is>
+          <x:t>1.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I928" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J928" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="929">
+      <x:c r="A929" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B929" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C929" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D929" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E929" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F929" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G929" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H929" t="inlineStr">
+        <x:is>
+          <x:t>1.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I929" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J929" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="930">
+      <x:c r="A930" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B930" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C930" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D930" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E930" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F930" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G930" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H930" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I930" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J930" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="931">
+      <x:c r="A931" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B931" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C931" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D931" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E931" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F931" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G931" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H931" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I931" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J931" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="932">
+      <x:c r="A932" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B932" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C932" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D932" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E932" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F932" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G932" t="inlineStr">
+        <x:is>
+          <x:t>768</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H932" t="inlineStr">
+        <x:is>
+          <x:t>2.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I932" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J932" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="933">
+      <x:c r="A933" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B933" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C933" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D933" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E933" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F933" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G933" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H933" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I933" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J933" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>