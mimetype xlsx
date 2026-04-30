--- v3 (2026-03-11)
+++ v4 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re02316bd3ade4ffb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8bdc75d660424b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbf1e05666d5b4a1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9e058440c3154f0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf1e05666d5b4a1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e058440c3154f0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>