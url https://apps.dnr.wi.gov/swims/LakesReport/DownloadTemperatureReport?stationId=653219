--- v4 (2026-04-30)
+++ v5 (2026-06-25)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8bdc75d660424b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9f36f92cb1480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9e058440c3154f0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R484335631e4b46f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e058440c3154f0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R484335631e4b46f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>