--- v5 (2026-06-25)
+++ v6 (2026-08-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9f36f92cb1480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8267981259b149da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R484335631e4b46f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0e1688d5a3374b34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R484335631e4b46f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e1688d5a3374b34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -25119,28 +25119,1276 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G483" t="inlineStr">
         <x:is>
           <x:t>74.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H483" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I483" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J483" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="484">
+      <x:c r="A484" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B484" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C484" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D484" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E484" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G484" t="inlineStr">
+        <x:is>
+          <x:t>76.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I484" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="485">
+      <x:c r="A485" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B485" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C485" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D485" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E485" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G485" t="inlineStr">
+        <x:is>
+          <x:t>76.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I485" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="486">
+      <x:c r="A486" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B486" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C486" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D486" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E486" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G486" t="inlineStr">
+        <x:is>
+          <x:t>76.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I486" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="487">
+      <x:c r="A487" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B487" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C487" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D487" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E487" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G487" t="inlineStr">
+        <x:is>
+          <x:t>75.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I487" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="488">
+      <x:c r="A488" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B488" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C488" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D488" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E488" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G488" t="inlineStr">
+        <x:is>
+          <x:t>75.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I488" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="489">
+      <x:c r="A489" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B489" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C489" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D489" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E489" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G489" t="inlineStr">
+        <x:is>
+          <x:t>74.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I489" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="490">
+      <x:c r="A490" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B490" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C490" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D490" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E490" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G490" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I490" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="491">
+      <x:c r="A491" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B491" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C491" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D491" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E491" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G491" t="inlineStr">
+        <x:is>
+          <x:t>70</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I491" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="492">
+      <x:c r="A492" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B492" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C492" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D492" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E492" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F492" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G492" t="inlineStr">
+        <x:is>
+          <x:t>84</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H492" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I492" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J492" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="493">
+      <x:c r="A493" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B493" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C493" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D493" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E493" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F493" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G493" t="inlineStr">
+        <x:is>
+          <x:t>83.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H493" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I493" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J493" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="494">
+      <x:c r="A494" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B494" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C494" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D494" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E494" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F494" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G494" t="inlineStr">
+        <x:is>
+          <x:t>82.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H494" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I494" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J494" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="495">
+      <x:c r="A495" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B495" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C495" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D495" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E495" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F495" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G495" t="inlineStr">
+        <x:is>
+          <x:t>81.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H495" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I495" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J495" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="496">
+      <x:c r="A496" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B496" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C496" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D496" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E496" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F496" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G496" t="inlineStr">
+        <x:is>
+          <x:t>79</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H496" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I496" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J496" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="497">
+      <x:c r="A497" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B497" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C497" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D497" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E497" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F497" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G497" t="inlineStr">
+        <x:is>
+          <x:t>78.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H497" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I497" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J497" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="498">
+      <x:c r="A498" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B498" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C498" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D498" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E498" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F498" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G498" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H498" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I498" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J498" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="499">
+      <x:c r="A499" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B499" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C499" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D499" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E499" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F499" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G499" t="inlineStr">
+        <x:is>
+          <x:t>73.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H499" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I499" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J499" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="500">
+      <x:c r="A500" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B500" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C500" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D500" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E500" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F500" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G500" t="inlineStr">
+        <x:is>
+          <x:t>83.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H500" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I500" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J500" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="501">
+      <x:c r="A501" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B501" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C501" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D501" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E501" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F501" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G501" t="inlineStr">
+        <x:is>
+          <x:t>82.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H501" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I501" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J501" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="502">
+      <x:c r="A502" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B502" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C502" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D502" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E502" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F502" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G502" t="inlineStr">
+        <x:is>
+          <x:t>81.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H502" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I502" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J502" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="503">
+      <x:c r="A503" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B503" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C503" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D503" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E503" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F503" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G503" t="inlineStr">
+        <x:is>
+          <x:t>80.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H503" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I503" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J503" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="504">
+      <x:c r="A504" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B504" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C504" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D504" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E504" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F504" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G504" t="inlineStr">
+        <x:is>
+          <x:t>80.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H504" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I504" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J504" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="505">
+      <x:c r="A505" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B505" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C505" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D505" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E505" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F505" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G505" t="inlineStr">
+        <x:is>
+          <x:t>79.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H505" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I505" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J505" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="506">
+      <x:c r="A506" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B506" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C506" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D506" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E506" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G506" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I506" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="507">
+      <x:c r="A507" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B507" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C507" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D507" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E507" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F507" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G507" t="inlineStr">
+        <x:is>
+          <x:t>72.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H507" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I507" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J507" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>