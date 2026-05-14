--- v2 (2026-03-25)
+++ v3 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93adadd7632949ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffe14c470c2f45f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R88a6696cf2b54f62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8522b52fb82043c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88a6696cf2b54f62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8522b52fb82043c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>