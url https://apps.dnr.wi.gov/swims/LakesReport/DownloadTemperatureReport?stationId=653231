--- v3 (2026-05-14)
+++ v4 (2026-07-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffe14c470c2f45f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc787037ff51b4af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8522b52fb82043c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb9ef270c1a1c49c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8522b52fb82043c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb9ef270c1a1c49c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -5255,28 +5255,132 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G101" t="inlineStr">
         <x:is>
           <x:t>51.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H101" t="inlineStr">
         <x:is>
           <x:t>10.33</x:t>
         </x:is>
       </x:c>
       <x:c r="I101" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J101" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="102">
+      <x:c r="A102" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B102" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C102" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D102" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E102" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G102" t="inlineStr">
+        <x:is>
+          <x:t>72.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H102" t="inlineStr">
+        <x:is>
+          <x:t>8.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I102" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J102" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="103">
+      <x:c r="A103" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B103" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C103" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D103" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E103" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G103" t="inlineStr">
+        <x:is>
+          <x:t>69.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H103" t="inlineStr">
+        <x:is>
+          <x:t>8.53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I103" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J103" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>