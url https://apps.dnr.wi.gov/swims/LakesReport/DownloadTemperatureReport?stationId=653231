--- v4 (2026-07-02)
+++ v5 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc787037ff51b4af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf5e8bae68ab45d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb9ef270c1a1c49c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R744f57a40a4847c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb9ef270c1a1c49c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R744f57a40a4847c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>