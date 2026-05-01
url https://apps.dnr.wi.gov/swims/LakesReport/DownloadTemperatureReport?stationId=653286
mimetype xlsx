--- v2 (2026-03-15)
+++ v3 (2026-05-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80719405971c4817" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R566e19ded181469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R87350d9994864755"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb050dbee32374f97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87350d9994864755" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb050dbee32374f97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>