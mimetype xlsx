--- v3 (2026-05-01)
+++ v4 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R566e19ded181469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7295cff21b74bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb050dbee32374f97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdacee21932204895"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb050dbee32374f97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdacee21932204895" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>