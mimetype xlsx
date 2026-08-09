--- v4 (2026-06-18)
+++ v5 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7295cff21b74bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa97cc0733e4541" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdacee21932204895"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R189e7cb102f84bb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdacee21932204895" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R189e7cb102f84bb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -4371,28 +4371,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G84" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H84" t="inlineStr">
         <x:is>
           <x:t>7.46</x:t>
         </x:is>
       </x:c>
       <x:c r="I84" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J84" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="85">
+      <x:c r="A85" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B85" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C85" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D85" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E85" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G85" t="inlineStr">
+        <x:is>
+          <x:t>82</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H85" t="inlineStr">
+        <x:is>
+          <x:t>4.97</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I85" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J85" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="86">
+      <x:c r="A86" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B86" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C86" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D86" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E86" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G86" t="inlineStr">
+        <x:is>
+          <x:t>80.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H86" t="inlineStr">
+        <x:is>
+          <x:t>4.16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I86" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J86" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="87">
+      <x:c r="A87" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B87" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C87" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D87" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E87" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G87" t="inlineStr">
+        <x:is>
+          <x:t>78.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H87" t="inlineStr">
+        <x:is>
+          <x:t>1.28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I87" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J87" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="88">
+      <x:c r="A88" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B88" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C88" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D88" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E88" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G88" t="inlineStr">
+        <x:is>
+          <x:t>75.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H88" t="inlineStr">
+        <x:is>
+          <x:t>.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I88" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J88" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="89">
+      <x:c r="A89" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B89" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C89" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D89" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E89" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G89" t="inlineStr">
+        <x:is>
+          <x:t>73.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H89" t="inlineStr">
+        <x:is>
+          <x:t>.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I89" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J89" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="90">
+      <x:c r="A90" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B90" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C90" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D90" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E90" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G90" t="inlineStr">
+        <x:is>
+          <x:t>70.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H90" t="inlineStr">
+        <x:is>
+          <x:t>.09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I90" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J90" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>