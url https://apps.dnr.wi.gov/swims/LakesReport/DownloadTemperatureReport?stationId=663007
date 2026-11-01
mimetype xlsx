--- v6 (2026-09-12)
+++ v7 (2026-11-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d68312398774b62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7651cb9f4cee4ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcf21fdb367c24a2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R59ac4700f0804c9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcf21fdb367c24a2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59ac4700f0804c9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -4319,28 +4319,2836 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G83" t="inlineStr">
         <x:is>
           <x:t>13.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H83" t="inlineStr">
         <x:is>
           <x:t>1.21</x:t>
         </x:is>
       </x:c>
       <x:c r="I83" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J83" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="84">
+      <x:c r="A84" t="inlineStr">
+        <x:is>
+          <x:t>02/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B84" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C84" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D84" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E84" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G84" t="inlineStr">
+        <x:is>
+          <x:t>35.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H84" t="inlineStr">
+        <x:is>
+          <x:t>9.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I84" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J84" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="85">
+      <x:c r="A85" t="inlineStr">
+        <x:is>
+          <x:t>02/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B85" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C85" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D85" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E85" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G85" t="inlineStr">
+        <x:is>
+          <x:t>37.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H85" t="inlineStr">
+        <x:is>
+          <x:t>5.43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I85" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J85" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="86">
+      <x:c r="A86" t="inlineStr">
+        <x:is>
+          <x:t>02/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B86" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C86" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D86" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E86" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G86" t="inlineStr">
+        <x:is>
+          <x:t>39.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H86" t="inlineStr">
+        <x:is>
+          <x:t>3.89</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I86" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J86" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="87">
+      <x:c r="A87" t="inlineStr">
+        <x:is>
+          <x:t>02/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B87" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C87" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D87" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E87" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G87" t="inlineStr">
+        <x:is>
+          <x:t>39.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H87" t="inlineStr">
+        <x:is>
+          <x:t>3.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I87" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J87" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="88">
+      <x:c r="A88" t="inlineStr">
+        <x:is>
+          <x:t>02/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B88" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C88" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D88" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E88" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G88" t="inlineStr">
+        <x:is>
+          <x:t>39.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H88" t="inlineStr">
+        <x:is>
+          <x:t>3.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I88" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J88" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="89">
+      <x:c r="A89" t="inlineStr">
+        <x:is>
+          <x:t>02/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B89" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C89" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D89" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E89" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G89" t="inlineStr">
+        <x:is>
+          <x:t>39.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H89" t="inlineStr">
+        <x:is>
+          <x:t>2.91</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I89" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J89" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="90">
+      <x:c r="A90" t="inlineStr">
+        <x:is>
+          <x:t>02/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B90" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C90" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D90" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E90" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G90" t="inlineStr">
+        <x:is>
+          <x:t>40.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H90" t="inlineStr">
+        <x:is>
+          <x:t>1.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I90" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J90" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="91">
+      <x:c r="A91" t="inlineStr">
+        <x:is>
+          <x:t>02/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B91" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C91" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D91" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E91" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G91" t="inlineStr">
+        <x:is>
+          <x:t>40.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H91" t="inlineStr">
+        <x:is>
+          <x:t>1.42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I91" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J91" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="92">
+      <x:c r="A92" t="inlineStr">
+        <x:is>
+          <x:t>02/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B92" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C92" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D92" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E92" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G92" t="inlineStr">
+        <x:is>
+          <x:t>41.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H92" t="inlineStr">
+        <x:is>
+          <x:t>1.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I92" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J92" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="93">
+      <x:c r="A93" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B93" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C93" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D93" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E93" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G93" t="inlineStr">
+        <x:is>
+          <x:t>53.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H93" t="inlineStr">
+        <x:is>
+          <x:t>11.51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I93" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J93" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="94">
+      <x:c r="A94" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B94" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C94" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D94" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E94" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G94" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H94" t="inlineStr">
+        <x:is>
+          <x:t>11.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I94" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J94" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="95">
+      <x:c r="A95" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B95" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C95" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D95" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E95" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G95" t="inlineStr">
+        <x:is>
+          <x:t>53.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H95" t="inlineStr">
+        <x:is>
+          <x:t>11.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I95" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J95" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="96">
+      <x:c r="A96" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B96" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C96" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D96" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E96" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G96" t="inlineStr">
+        <x:is>
+          <x:t>53.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H96" t="inlineStr">
+        <x:is>
+          <x:t>11.82</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I96" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J96" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="97">
+      <x:c r="A97" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B97" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C97" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D97" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E97" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G97" t="inlineStr">
+        <x:is>
+          <x:t>53.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H97" t="inlineStr">
+        <x:is>
+          <x:t>11.86</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I97" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J97" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="98">
+      <x:c r="A98" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B98" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C98" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D98" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E98" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G98" t="inlineStr">
+        <x:is>
+          <x:t>52.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H98" t="inlineStr">
+        <x:is>
+          <x:t>11.42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I98" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J98" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="99">
+      <x:c r="A99" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B99" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C99" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D99" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E99" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G99" t="inlineStr">
+        <x:is>
+          <x:t>51.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H99" t="inlineStr">
+        <x:is>
+          <x:t>10.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I99" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J99" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="100">
+      <x:c r="A100" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B100" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C100" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D100" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E100" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G100" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H100" t="inlineStr">
+        <x:is>
+          <x:t>9.27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I100" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J100" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="101">
+      <x:c r="A101" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B101" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C101" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D101" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E101" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G101" t="inlineStr">
+        <x:is>
+          <x:t>50.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H101" t="inlineStr">
+        <x:is>
+          <x:t>4.54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I101" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J101" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="102">
+      <x:c r="A102" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B102" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C102" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D102" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E102" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G102" t="inlineStr">
+        <x:is>
+          <x:t>59.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H102" t="inlineStr">
+        <x:is>
+          <x:t>10.46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I102" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J102" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="103">
+      <x:c r="A103" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B103" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C103" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D103" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E103" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G103" t="inlineStr">
+        <x:is>
+          <x:t>59.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H103" t="inlineStr">
+        <x:is>
+          <x:t>10.67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I103" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J103" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="104">
+      <x:c r="A104" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B104" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C104" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D104" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E104" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G104" t="inlineStr">
+        <x:is>
+          <x:t>59.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H104" t="inlineStr">
+        <x:is>
+          <x:t>10.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I104" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J104" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="105">
+      <x:c r="A105" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B105" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C105" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D105" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E105" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G105" t="inlineStr">
+        <x:is>
+          <x:t>59.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H105" t="inlineStr">
+        <x:is>
+          <x:t>10.67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I105" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J105" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="106">
+      <x:c r="A106" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B106" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C106" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D106" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E106" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G106" t="inlineStr">
+        <x:is>
+          <x:t>59.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H106" t="inlineStr">
+        <x:is>
+          <x:t>10.54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I106" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J106" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="107">
+      <x:c r="A107" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B107" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C107" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D107" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E107" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G107" t="inlineStr">
+        <x:is>
+          <x:t>58.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H107" t="inlineStr">
+        <x:is>
+          <x:t>9.74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I107" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J107" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="108">
+      <x:c r="A108" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B108" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C108" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D108" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E108" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G108" t="inlineStr">
+        <x:is>
+          <x:t>56.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H108" t="inlineStr">
+        <x:is>
+          <x:t>4.77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I108" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J108" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="109">
+      <x:c r="A109" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B109" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C109" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D109" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E109" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G109" t="inlineStr">
+        <x:is>
+          <x:t>55.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H109" t="inlineStr">
+        <x:is>
+          <x:t>1.87</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I109" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J109" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="110">
+      <x:c r="A110" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B110" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C110" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D110" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E110" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G110" t="inlineStr">
+        <x:is>
+          <x:t>53.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H110" t="inlineStr">
+        <x:is>
+          <x:t>1.27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I110" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J110" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="111">
+      <x:c r="A111" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B111" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C111" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D111" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E111" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G111" t="inlineStr">
+        <x:is>
+          <x:t>72.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H111" t="inlineStr">
+        <x:is>
+          <x:t>12.71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I111" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J111" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="112">
+      <x:c r="A112" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B112" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C112" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D112" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E112" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G112" t="inlineStr">
+        <x:is>
+          <x:t>72.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H112" t="inlineStr">
+        <x:is>
+          <x:t>12.93</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I112" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J112" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="113">
+      <x:c r="A113" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B113" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C113" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D113" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E113" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G113" t="inlineStr">
+        <x:is>
+          <x:t>70.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H113" t="inlineStr">
+        <x:is>
+          <x:t>12.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I113" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J113" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="114">
+      <x:c r="A114" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B114" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C114" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D114" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E114" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G114" t="inlineStr">
+        <x:is>
+          <x:t>66.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H114" t="inlineStr">
+        <x:is>
+          <x:t>6.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I114" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J114" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="115">
+      <x:c r="A115" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B115" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C115" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D115" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E115" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G115" t="inlineStr">
+        <x:is>
+          <x:t>63.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H115" t="inlineStr">
+        <x:is>
+          <x:t>1.38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I115" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J115" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="116">
+      <x:c r="A116" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B116" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C116" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D116" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E116" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G116" t="inlineStr">
+        <x:is>
+          <x:t>62.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H116" t="inlineStr">
+        <x:is>
+          <x:t>.99</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I116" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J116" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="117">
+      <x:c r="A117" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B117" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C117" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D117" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E117" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G117" t="inlineStr">
+        <x:is>
+          <x:t>56.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H117" t="inlineStr">
+        <x:is>
+          <x:t>1.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I117" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J117" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="118">
+      <x:c r="A118" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B118" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C118" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D118" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E118" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G118" t="inlineStr">
+        <x:is>
+          <x:t>55.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H118" t="inlineStr">
+        <x:is>
+          <x:t>.88</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I118" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J118" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="119">
+      <x:c r="A119" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B119" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C119" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D119" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E119" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G119" t="inlineStr">
+        <x:is>
+          <x:t>54.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H119" t="inlineStr">
+        <x:is>
+          <x:t>.81</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I119" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J119" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="120">
+      <x:c r="A120" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B120" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C120" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D120" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E120" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G120" t="inlineStr">
+        <x:is>
+          <x:t>83.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H120" t="inlineStr">
+        <x:is>
+          <x:t>11.89</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I120" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J120" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="121">
+      <x:c r="A121" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B121" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C121" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D121" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E121" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G121" t="inlineStr">
+        <x:is>
+          <x:t>83</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H121" t="inlineStr">
+        <x:is>
+          <x:t>12.86</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I121" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J121" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="122">
+      <x:c r="A122" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B122" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C122" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D122" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E122" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G122" t="inlineStr">
+        <x:is>
+          <x:t>82.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H122" t="inlineStr">
+        <x:is>
+          <x:t>12.96</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I122" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J122" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="123">
+      <x:c r="A123" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B123" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C123" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D123" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E123" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G123" t="inlineStr">
+        <x:is>
+          <x:t>80.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H123" t="inlineStr">
+        <x:is>
+          <x:t>10.93</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I123" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J123" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="124">
+      <x:c r="A124" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B124" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C124" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D124" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E124" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G124" t="inlineStr">
+        <x:is>
+          <x:t>71.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H124" t="inlineStr">
+        <x:is>
+          <x:t>1.59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I124" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J124" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="125">
+      <x:c r="A125" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B125" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C125" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D125" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E125" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F125" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G125" t="inlineStr">
+        <x:is>
+          <x:t>61.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H125" t="inlineStr">
+        <x:is>
+          <x:t>1.16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I125" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J125" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="126">
+      <x:c r="A126" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B126" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C126" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D126" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E126" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F126" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G126" t="inlineStr">
+        <x:is>
+          <x:t>58.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H126" t="inlineStr">
+        <x:is>
+          <x:t>.94</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I126" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J126" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="127">
+      <x:c r="A127" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B127" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C127" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D127" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E127" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F127" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G127" t="inlineStr">
+        <x:is>
+          <x:t>55.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H127" t="inlineStr">
+        <x:is>
+          <x:t>.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I127" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J127" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="128">
+      <x:c r="A128" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B128" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C128" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D128" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E128" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G128" t="inlineStr">
+        <x:is>
+          <x:t>55.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H128" t="inlineStr">
+        <x:is>
+          <x:t>.88</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I128" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J128" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="129">
+      <x:c r="A129" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B129" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C129" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D129" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E129" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G129" t="inlineStr">
+        <x:is>
+          <x:t>72.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H129" t="inlineStr">
+        <x:is>
+          <x:t>10.35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I129" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J129" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="130">
+      <x:c r="A130" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B130" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C130" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D130" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E130" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G130" t="inlineStr">
+        <x:is>
+          <x:t>72.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H130" t="inlineStr">
+        <x:is>
+          <x:t>10.43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I130" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J130" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="131">
+      <x:c r="A131" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B131" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C131" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D131" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E131" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G131" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H131" t="inlineStr">
+        <x:is>
+          <x:t>9.92</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I131" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J131" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="132">
+      <x:c r="A132" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B132" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C132" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D132" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E132" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G132" t="inlineStr">
+        <x:is>
+          <x:t>70.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H132" t="inlineStr">
+        <x:is>
+          <x:t>5.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I132" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J132" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="133">
+      <x:c r="A133" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B133" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C133" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D133" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E133" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G133" t="inlineStr">
+        <x:is>
+          <x:t>68.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H133" t="inlineStr">
+        <x:is>
+          <x:t>3.03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I133" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J133" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="134">
+      <x:c r="A134" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B134" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C134" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D134" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E134" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G134" t="inlineStr">
+        <x:is>
+          <x:t>60.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H134" t="inlineStr">
+        <x:is>
+          <x:t>1.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I134" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J134" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="135">
+      <x:c r="A135" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B135" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C135" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D135" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E135" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G135" t="inlineStr">
+        <x:is>
+          <x:t>58.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H135" t="inlineStr">
+        <x:is>
+          <x:t>1.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I135" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J135" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="136">
+      <x:c r="A136" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B136" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C136" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D136" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E136" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G136" t="inlineStr">
+        <x:is>
+          <x:t>56.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H136" t="inlineStr">
+        <x:is>
+          <x:t>.93</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I136" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J136" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="137">
+      <x:c r="A137" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B137" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C137" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D137" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E137" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G137" t="inlineStr">
+        <x:is>
+          <x:t>55.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H137" t="inlineStr">
+        <x:is>
+          <x:t>.88</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I137" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J137" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>