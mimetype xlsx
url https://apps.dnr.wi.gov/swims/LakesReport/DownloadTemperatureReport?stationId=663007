--- v2 (2026-02-19)
+++ v3 (2026-04-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ed4786831449bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf12f901c2d484571" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R702883b659ac4166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R235f6e536c394c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R702883b659ac4166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R235f6e536c394c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -2034,961 +2034,2313 @@
       </x:c>
       <x:c r="G39" t="inlineStr">
         <x:is>
           <x:t>54.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H39" t="inlineStr">
         <x:is>
           <x:t>.82</x:t>
         </x:is>
       </x:c>
       <x:c r="I39" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J39" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>07/23/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B40" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C40" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D40" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E40" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F40" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G40" t="inlineStr">
         <x:is>
-          <x:t>77</x:t>
+          <x:t>23.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H40" t="inlineStr">
         <x:is>
-          <x:t>9.74</x:t>
+          <x:t>8.81</x:t>
         </x:is>
       </x:c>
       <x:c r="I40" t="inlineStr">
         <x:is>
-          <x:t>DEGREES F</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J40" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>07/23/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B41" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C41" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D41" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E41" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F41" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G41" t="inlineStr">
         <x:is>
-          <x:t>75.7</x:t>
+          <x:t>23.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H41" t="inlineStr">
         <x:is>
-          <x:t>9.84</x:t>
+          <x:t>9.16</x:t>
         </x:is>
       </x:c>
       <x:c r="I41" t="inlineStr">
         <x:is>
-          <x:t>DEGREES F</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J41" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>07/23/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B42" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C42" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D42" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E42" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F42" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G42" t="inlineStr">
         <x:is>
-          <x:t>74.4</x:t>
+          <x:t>23.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H42" t="inlineStr">
         <x:is>
-          <x:t>9.66</x:t>
+          <x:t>9.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I42" t="inlineStr">
         <x:is>
-          <x:t>DEGREES F</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J42" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>07/23/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B43" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C43" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D43" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E43" t="inlineStr">
         <x:is>
           <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="F43" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G43" t="inlineStr">
         <x:is>
-          <x:t>73.1</x:t>
+          <x:t>23.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H43" t="inlineStr">
         <x:is>
-          <x:t>8.24</x:t>
+          <x:t>9.21</x:t>
         </x:is>
       </x:c>
       <x:c r="I43" t="inlineStr">
         <x:is>
-          <x:t>DEGREES F</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J43" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>07/23/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B44" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C44" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D44" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E44" t="inlineStr">
         <x:is>
           <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="F44" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G44" t="inlineStr">
         <x:is>
-          <x:t>65.7</x:t>
+          <x:t>20.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H44" t="inlineStr">
         <x:is>
-          <x:t>1.54</x:t>
+          <x:t>3.16</x:t>
         </x:is>
       </x:c>
       <x:c r="I44" t="inlineStr">
         <x:is>
-          <x:t>DEGREES F</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J44" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>07/23/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B45" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C45" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D45" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E45" t="inlineStr">
         <x:is>
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="F45" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G45" t="inlineStr">
         <x:is>
-          <x:t>60.5</x:t>
+          <x:t>16.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H45" t="inlineStr">
         <x:is>
           <x:t>1.25</x:t>
         </x:is>
       </x:c>
       <x:c r="I45" t="inlineStr">
         <x:is>
-          <x:t>DEGREES F</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J45" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>07/23/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B46" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C46" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D46" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E46" t="inlineStr">
         <x:is>
           <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="F46" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G46" t="inlineStr">
         <x:is>
-          <x:t>58.7</x:t>
+          <x:t>14.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H46" t="inlineStr">
         <x:is>
-          <x:t>.93</x:t>
+          <x:t>.81</x:t>
         </x:is>
       </x:c>
       <x:c r="I46" t="inlineStr">
         <x:is>
-          <x:t>DEGREES F</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J46" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>07/23/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B47" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C47" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D47" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E47" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="F47" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G47" t="inlineStr">
         <x:is>
-          <x:t>57.1</x:t>
+          <x:t>14.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H47" t="inlineStr">
         <x:is>
-          <x:t>.81</x:t>
+          <x:t>.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I47" t="inlineStr">
         <x:is>
-          <x:t>DEGREES F</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J47" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>07/23/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B48" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C48" t="inlineStr">
         <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D48" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E48" t="inlineStr">
+        <x:is>
           <x:t>24</x:t>
         </x:is>
       </x:c>
-      <x:c r="D48" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="F48" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G48" t="inlineStr">
         <x:is>
-          <x:t>55</x:t>
+          <x:t>13.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H48" t="inlineStr">
         <x:is>
-          <x:t>.72</x:t>
+          <x:t>1.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I48" t="inlineStr">
         <x:is>
-          <x:t>DEGREES F</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J48" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="inlineStr">
         <x:is>
-          <x:t>08/29/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B49" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C49" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="D49" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E49" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F49" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G49" t="inlineStr">
         <x:is>
-          <x:t>71.7</x:t>
+          <x:t>77</x:t>
         </x:is>
       </x:c>
       <x:c r="H49" t="inlineStr">
         <x:is>
-          <x:t>9.65</x:t>
+          <x:t>9.74</x:t>
         </x:is>
       </x:c>
       <x:c r="I49" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J49" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="inlineStr">
         <x:is>
-          <x:t>08/29/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B50" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C50" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="D50" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E50" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F50" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G50" t="inlineStr">
         <x:is>
-          <x:t>70.9</x:t>
+          <x:t>75.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H50" t="inlineStr">
         <x:is>
-          <x:t>9.95</x:t>
+          <x:t>9.84</x:t>
         </x:is>
       </x:c>
       <x:c r="I50" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J50" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="inlineStr">
         <x:is>
-          <x:t>08/29/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B51" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C51" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="D51" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E51" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F51" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G51" t="inlineStr">
         <x:is>
-          <x:t>70.2</x:t>
+          <x:t>74.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H51" t="inlineStr">
         <x:is>
-          <x:t>9.95</x:t>
+          <x:t>9.66</x:t>
         </x:is>
       </x:c>
       <x:c r="I51" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J51" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="inlineStr">
         <x:is>
-          <x:t>08/29/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B52" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C52" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="D52" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E52" t="inlineStr">
         <x:is>
           <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="F52" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G52" t="inlineStr">
         <x:is>
-          <x:t>69.5</x:t>
+          <x:t>73.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H52" t="inlineStr">
         <x:is>
-          <x:t>9.85</x:t>
+          <x:t>8.24</x:t>
         </x:is>
       </x:c>
       <x:c r="I52" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J52" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="inlineStr">
         <x:is>
-          <x:t>08/29/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B53" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C53" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="D53" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E53" t="inlineStr">
         <x:is>
           <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="F53" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G53" t="inlineStr">
         <x:is>
-          <x:t>69</x:t>
+          <x:t>65.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H53" t="inlineStr">
         <x:is>
-          <x:t>9.65</x:t>
+          <x:t>1.54</x:t>
         </x:is>
       </x:c>
       <x:c r="I53" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J53" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="inlineStr">
         <x:is>
-          <x:t>08/29/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B54" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C54" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="D54" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E54" t="inlineStr">
         <x:is>
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="F54" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G54" t="inlineStr">
         <x:is>
-          <x:t>63.7</x:t>
+          <x:t>60.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H54" t="inlineStr">
         <x:is>
-          <x:t>1.82</x:t>
+          <x:t>1.25</x:t>
         </x:is>
       </x:c>
       <x:c r="I54" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J54" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="inlineStr">
         <x:is>
-          <x:t>08/29/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B55" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C55" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="D55" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E55" t="inlineStr">
         <x:is>
           <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="F55" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G55" t="inlineStr">
         <x:is>
-          <x:t>58.4</x:t>
+          <x:t>58.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H55" t="inlineStr">
         <x:is>
-          <x:t>1.16</x:t>
+          <x:t>.93</x:t>
         </x:is>
       </x:c>
       <x:c r="I55" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J55" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="inlineStr">
         <x:is>
-          <x:t>08/29/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B56" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C56" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="D56" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E56" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="F56" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G56" t="inlineStr">
         <x:is>
-          <x:t>55.9</x:t>
+          <x:t>57.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H56" t="inlineStr">
         <x:is>
-          <x:t>.94</x:t>
+          <x:t>.81</x:t>
         </x:is>
       </x:c>
       <x:c r="I56" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J56" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="inlineStr">
         <x:is>
+          <x:t>07/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B57" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C57" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D57" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E57" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F57" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G57" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H57" t="inlineStr">
+        <x:is>
+          <x:t>.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I57" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J57" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="58">
+      <x:c r="A58" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B58" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C58" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D58" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E58" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G58" t="inlineStr">
+        <x:is>
+          <x:t>24.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H58" t="inlineStr">
+        <x:is>
+          <x:t>9.74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I58" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J58" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="59">
+      <x:c r="A59" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B59" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C59" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D59" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E59" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G59" t="inlineStr">
+        <x:is>
+          <x:t>24.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H59" t="inlineStr">
+        <x:is>
+          <x:t>9.79</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I59" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J59" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="60">
+      <x:c r="A60" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B60" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C60" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D60" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E60" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G60" t="inlineStr">
+        <x:is>
+          <x:t>24.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H60" t="inlineStr">
+        <x:is>
+          <x:t>9.76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I60" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J60" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="61">
+      <x:c r="A61" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B61" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C61" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D61" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E61" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G61" t="inlineStr">
+        <x:is>
+          <x:t>23.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H61" t="inlineStr">
+        <x:is>
+          <x:t>6.39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I61" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J61" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="62">
+      <x:c r="A62" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B62" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C62" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D62" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E62" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G62" t="inlineStr">
+        <x:is>
+          <x:t>20.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H62" t="inlineStr">
+        <x:is>
+          <x:t>2.15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I62" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J62" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="63">
+      <x:c r="A63" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B63" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C63" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D63" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E63" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G63" t="inlineStr">
+        <x:is>
+          <x:t>17.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H63" t="inlineStr">
+        <x:is>
+          <x:t>.69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I63" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J63" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="64">
+      <x:c r="A64" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B64" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C64" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D64" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E64" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G64" t="inlineStr">
+        <x:is>
+          <x:t>14.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H64" t="inlineStr">
+        <x:is>
+          <x:t>.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I64" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J64" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="65">
+      <x:c r="A65" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B65" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C65" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D65" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E65" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G65" t="inlineStr">
+        <x:is>
+          <x:t>14.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H65" t="inlineStr">
+        <x:is>
+          <x:t>.35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I65" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J65" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="66">
+      <x:c r="A66" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B66" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C66" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D66" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E66" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F66" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G66" t="inlineStr">
+        <x:is>
+          <x:t>14.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H66" t="inlineStr">
+        <x:is>
+          <x:t>.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I66" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J66" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="67">
+      <x:c r="A67" t="inlineStr">
+        <x:is>
           <x:t>08/29/2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="B57" t="inlineStr">
+      <x:c r="B67" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="C57" t="inlineStr">
+      <x:c r="C67" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
-      <x:c r="D57" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="E57" t="inlineStr">
+      <x:c r="D67" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E67" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F67" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G67" t="inlineStr">
+        <x:is>
+          <x:t>71.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H67" t="inlineStr">
+        <x:is>
+          <x:t>9.65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I67" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J67" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="68">
+      <x:c r="A68" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B68" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C68" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D68" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E68" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G68" t="inlineStr">
+        <x:is>
+          <x:t>70.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H68" t="inlineStr">
+        <x:is>
+          <x:t>9.95</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I68" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J68" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="69">
+      <x:c r="A69" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B69" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C69" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D69" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E69" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G69" t="inlineStr">
+        <x:is>
+          <x:t>70.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H69" t="inlineStr">
+        <x:is>
+          <x:t>9.95</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I69" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J69" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="70">
+      <x:c r="A70" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B70" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C70" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D70" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E70" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G70" t="inlineStr">
+        <x:is>
+          <x:t>69.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H70" t="inlineStr">
+        <x:is>
+          <x:t>9.85</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I70" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J70" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="71">
+      <x:c r="A71" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B71" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C71" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D71" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E71" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G71" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H71" t="inlineStr">
+        <x:is>
+          <x:t>9.65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I71" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J71" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="72">
+      <x:c r="A72" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B72" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C72" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D72" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E72" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G72" t="inlineStr">
+        <x:is>
+          <x:t>63.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H72" t="inlineStr">
+        <x:is>
+          <x:t>1.82</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I72" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J72" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="73">
+      <x:c r="A73" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B73" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C73" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D73" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E73" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G73" t="inlineStr">
+        <x:is>
+          <x:t>58.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H73" t="inlineStr">
+        <x:is>
+          <x:t>1.16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I73" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J73" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="74">
+      <x:c r="A74" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B74" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C74" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D74" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E74" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G74" t="inlineStr">
+        <x:is>
+          <x:t>55.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H74" t="inlineStr">
+        <x:is>
+          <x:t>.94</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I74" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J74" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="75">
+      <x:c r="A75" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B75" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C75" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D75" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E75" t="inlineStr">
         <x:is>
           <x:t>23</x:t>
         </x:is>
       </x:c>
-      <x:c r="F57" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="G57" t="inlineStr">
+      <x:c r="F75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G75" t="inlineStr">
         <x:is>
           <x:t>55.3</x:t>
         </x:is>
       </x:c>
-      <x:c r="H57" t="inlineStr">
+      <x:c r="H75" t="inlineStr">
         <x:is>
           <x:t>.81</x:t>
         </x:is>
       </x:c>
-      <x:c r="I57" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="J57" t="inlineStr">
+      <x:c r="I75" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J75" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="76">
+      <x:c r="A76" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B76" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C76" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D76" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E76" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G76" t="inlineStr">
+        <x:is>
+          <x:t>16.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H76" t="inlineStr">
+        <x:is>
+          <x:t>7.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I76" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J76" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="77">
+      <x:c r="A77" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B77" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C77" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D77" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E77" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G77" t="inlineStr">
+        <x:is>
+          <x:t>17.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H77" t="inlineStr">
+        <x:is>
+          <x:t>7.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I77" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J77" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="78">
+      <x:c r="A78" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B78" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C78" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D78" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E78" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G78" t="inlineStr">
+        <x:is>
+          <x:t>17.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H78" t="inlineStr">
+        <x:is>
+          <x:t>6.82</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I78" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J78" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="79">
+      <x:c r="A79" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B79" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C79" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D79" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E79" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G79" t="inlineStr">
+        <x:is>
+          <x:t>17.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H79" t="inlineStr">
+        <x:is>
+          <x:t>6.61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I79" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J79" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="80">
+      <x:c r="A80" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B80" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C80" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D80" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E80" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G80" t="inlineStr">
+        <x:is>
+          <x:t>17.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H80" t="inlineStr">
+        <x:is>
+          <x:t>5.53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I80" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J80" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="81">
+      <x:c r="A81" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B81" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C81" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D81" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E81" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G81" t="inlineStr">
+        <x:is>
+          <x:t>16.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H81" t="inlineStr">
+        <x:is>
+          <x:t>3.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I81" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J81" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="82">
+      <x:c r="A82" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B82" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C82" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D82" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E82" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G82" t="inlineStr">
+        <x:is>
+          <x:t>14.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H82" t="inlineStr">
+        <x:is>
+          <x:t>1.85</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I82" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J82" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="83">
+      <x:c r="A83" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B83" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C83" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D83" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E83" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G83" t="inlineStr">
+        <x:is>
+          <x:t>13.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H83" t="inlineStr">
+        <x:is>
+          <x:t>1.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I83" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J83" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>