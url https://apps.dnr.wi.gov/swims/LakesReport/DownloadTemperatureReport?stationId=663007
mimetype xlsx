--- v3 (2026-04-08)
+++ v4 (2026-05-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf12f901c2d484571" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d4f99263044cec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R235f6e536c394c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra850a9482e10454b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R235f6e536c394c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra850a9482e10454b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>