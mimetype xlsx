--- v4 (2026-05-28)
+++ v5 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d4f99263044cec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff9db2863314188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra850a9482e10454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1fbc434da432433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra850a9482e10454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1fbc434da432433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>