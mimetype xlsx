--- v5 (2026-07-13)
+++ v6 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff9db2863314188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d68312398774b62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1fbc434da432433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcf21fdb367c24a2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1fbc434da432433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcf21fdb367c24a2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>