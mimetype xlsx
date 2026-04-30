--- v1 (2026-02-10)
+++ v2 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe9d800baed4e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff14740e25144529" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R93674580b81a417e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R55ec7010b5fc49e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R93674580b81a417e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55ec7010b5fc49e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>