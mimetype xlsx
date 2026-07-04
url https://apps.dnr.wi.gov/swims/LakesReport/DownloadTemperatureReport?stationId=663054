--- v2 (2026-04-30)
+++ v3 (2026-07-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff14740e25144529" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb391942a8e1c41b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R55ec7010b5fc49e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R20c64243dfbf45b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55ec7010b5fc49e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R20c64243dfbf45b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>