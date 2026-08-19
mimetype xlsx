--- v3 (2026-07-04)
+++ v4 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb391942a8e1c41b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28fa4a7f680245a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R20c64243dfbf45b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8e8796250f9d4d34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R20c64243dfbf45b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e8796250f9d4d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -13835,28 +13835,444 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G266" t="inlineStr">
         <x:is>
           <x:t>67.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H266" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I266" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J266" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="267">
+      <x:c r="A267" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B267" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C267" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D267" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E267" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G267" t="inlineStr">
+        <x:is>
+          <x:t>77.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I267" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="268">
+      <x:c r="A268" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B268" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C268" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D268" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E268" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G268" t="inlineStr">
+        <x:is>
+          <x:t>77.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I268" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="269">
+      <x:c r="A269" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B269" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C269" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D269" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E269" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G269" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I269" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="270">
+      <x:c r="A270" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B270" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C270" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D270" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E270" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G270" t="inlineStr">
+        <x:is>
+          <x:t>76.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I270" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="271">
+      <x:c r="A271" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B271" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C271" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D271" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E271" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G271" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I271" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="272">
+      <x:c r="A272" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B272" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C272" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D272" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E272" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G272" t="inlineStr">
+        <x:is>
+          <x:t>69.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I272" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="273">
+      <x:c r="A273" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B273" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C273" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D273" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E273" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G273" t="inlineStr">
+        <x:is>
+          <x:t>67.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I273" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="274">
+      <x:c r="A274" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B274" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C274" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D274" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E274" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G274" t="inlineStr">
+        <x:is>
+          <x:t>66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I274" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>