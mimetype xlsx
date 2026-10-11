--- v6 (2026-08-24)
+++ v7 (2026-10-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae1e3e102ac4f02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93933acb9ca84ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf3276496abc74971"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5a30a6c073784fc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3276496abc74971" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a30a6c073784fc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -10923,28 +10923,288 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G210" t="inlineStr">
         <x:is>
           <x:t>71.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H210" t="inlineStr">
         <x:is>
           <x:t>9.05</x:t>
         </x:is>
       </x:c>
       <x:c r="I210" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J210" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="211">
+      <x:c r="A211" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B211" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C211" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D211" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E211" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G211" t="inlineStr">
+        <x:is>
+          <x:t>78.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H211" t="inlineStr">
+        <x:is>
+          <x:t>3.14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I211" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J211" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="212">
+      <x:c r="A212" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B212" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C212" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D212" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E212" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G212" t="inlineStr">
+        <x:is>
+          <x:t>78.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H212" t="inlineStr">
+        <x:is>
+          <x:t>9.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I212" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J212" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="213">
+      <x:c r="A213" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B213" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C213" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D213" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E213" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F213" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G213" t="inlineStr">
+        <x:is>
+          <x:t>76.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H213" t="inlineStr">
+        <x:is>
+          <x:t>8.65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I213" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J213" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="214">
+      <x:c r="A214" t="inlineStr">
+        <x:is>
+          <x:t>09/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B214" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C214" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D214" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E214" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G214" t="inlineStr">
+        <x:is>
+          <x:t>73.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H214" t="inlineStr">
+        <x:is>
+          <x:t>8.95</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I214" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J214" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="215">
+      <x:c r="A215" t="inlineStr">
+        <x:is>
+          <x:t>09/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B215" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C215" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D215" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E215" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G215" t="inlineStr">
+        <x:is>
+          <x:t>72.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H215" t="inlineStr">
+        <x:is>
+          <x:t>8.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I215" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J215" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>