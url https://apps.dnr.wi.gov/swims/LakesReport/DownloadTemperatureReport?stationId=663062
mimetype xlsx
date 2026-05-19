--- v3 (2026-03-22)
+++ v4 (2026-05-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8906f63eb50f41f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cf8eeb04c64e71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd1a5182910b44046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re7c07b3c497e4aea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd1a5182910b44046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7c07b3c497e4aea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>