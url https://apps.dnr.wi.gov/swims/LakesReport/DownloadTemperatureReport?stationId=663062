--- v4 (2026-05-19)
+++ v5 (2026-07-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cf8eeb04c64e71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875550eea3164f50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re7c07b3c497e4aea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rabd229060a294053"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7c07b3c497e4aea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rabd229060a294053" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -10819,28 +10819,132 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G208" t="inlineStr">
         <x:is>
           <x:t>70.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H208" t="inlineStr">
         <x:is>
           <x:t>8.86</x:t>
         </x:is>
       </x:c>
       <x:c r="I208" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J208" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="209">
+      <x:c r="A209" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B209" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C209" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D209" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E209" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G209" t="inlineStr">
+        <x:is>
+          <x:t>72.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H209" t="inlineStr">
+        <x:is>
+          <x:t>8.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I209" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J209" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="210">
+      <x:c r="A210" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B210" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C210" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D210" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E210" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G210" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H210" t="inlineStr">
+        <x:is>
+          <x:t>9.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I210" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J210" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>