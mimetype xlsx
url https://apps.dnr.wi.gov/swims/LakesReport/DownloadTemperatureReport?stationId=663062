--- v5 (2026-07-08)
+++ v6 (2026-08-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875550eea3164f50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae1e3e102ac4f02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rabd229060a294053"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf3276496abc74971"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rabd229060a294053" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3276496abc74971" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>