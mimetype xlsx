--- v2 (2026-03-22)
+++ v3 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c4c27be68a4878" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47c8622bbf54f47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd06bc6633e7b46f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2f9f97ec50c449fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd06bc6633e7b46f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f9f97ec50c449fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>