--- v3 (2026-05-31)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47c8622bbf54f47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b85269d23c4f40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2f9f97ec50c449fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb724cfbea2444352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f9f97ec50c449fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb724cfbea2444352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -36559,28 +36559,392 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G703" t="inlineStr">
         <x:is>
           <x:t>69.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H703" t="inlineStr">
         <x:is>
           <x:t>8.26</x:t>
         </x:is>
       </x:c>
       <x:c r="I703" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J703" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="704">
+      <x:c r="A704" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B704" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C704" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D704" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E704" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F704" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G704" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H704" t="inlineStr">
+        <x:is>
+          <x:t>9.27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I704" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J704" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="705">
+      <x:c r="A705" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B705" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C705" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D705" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E705" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F705" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G705" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H705" t="inlineStr">
+        <x:is>
+          <x:t>10.09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I705" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J705" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="706">
+      <x:c r="A706" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B706" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C706" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D706" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E706" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F706" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G706" t="inlineStr">
+        <x:is>
+          <x:t>70.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H706" t="inlineStr">
+        <x:is>
+          <x:t>10.18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I706" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J706" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="707">
+      <x:c r="A707" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B707" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C707" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D707" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E707" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F707" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G707" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H707" t="inlineStr">
+        <x:is>
+          <x:t>11.28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I707" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J707" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="708">
+      <x:c r="A708" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B708" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C708" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D708" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E708" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F708" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G708" t="inlineStr">
+        <x:is>
+          <x:t>61.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H708" t="inlineStr">
+        <x:is>
+          <x:t>10.91</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I708" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J708" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="709">
+      <x:c r="A709" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B709" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C709" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D709" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E709" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F709" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G709" t="inlineStr">
+        <x:is>
+          <x:t>58.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H709" t="inlineStr">
+        <x:is>
+          <x:t>9.15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I709" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J709" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="710">
+      <x:c r="A710" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B710" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C710" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D710" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E710" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F710" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G710" t="inlineStr">
+        <x:is>
+          <x:t>57.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H710" t="inlineStr">
+        <x:is>
+          <x:t>7.44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I710" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J710" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>