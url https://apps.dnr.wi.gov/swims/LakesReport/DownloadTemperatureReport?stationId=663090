--- v4 (2026-07-26)
+++ v5 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b85269d23c4f40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R742b5f015b404d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb724cfbea2444352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re8caec581653423c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb724cfbea2444352" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8caec581653423c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -36923,28 +36923,652 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G710" t="inlineStr">
         <x:is>
           <x:t>57.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H710" t="inlineStr">
         <x:is>
           <x:t>7.44</x:t>
         </x:is>
       </x:c>
       <x:c r="I710" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J710" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="711">
+      <x:c r="A711" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B711" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C711" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D711" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E711" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F711" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G711" t="inlineStr">
+        <x:is>
+          <x:t>76.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H711" t="inlineStr">
+        <x:is>
+          <x:t>9.03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I711" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J711" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="712">
+      <x:c r="A712" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B712" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C712" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D712" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E712" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F712" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G712" t="inlineStr">
+        <x:is>
+          <x:t>76.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H712" t="inlineStr">
+        <x:is>
+          <x:t>8.99</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I712" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J712" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="713">
+      <x:c r="A713" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B713" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C713" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D713" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E713" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F713" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G713" t="inlineStr">
+        <x:is>
+          <x:t>76.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H713" t="inlineStr">
+        <x:is>
+          <x:t>8.98</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I713" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J713" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="714">
+      <x:c r="A714" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B714" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C714" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D714" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E714" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F714" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G714" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H714" t="inlineStr">
+        <x:is>
+          <x:t>9.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I714" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J714" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="715">
+      <x:c r="A715" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B715" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C715" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D715" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E715" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F715" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G715" t="inlineStr">
+        <x:is>
+          <x:t>76.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H715" t="inlineStr">
+        <x:is>
+          <x:t>9.11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I715" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J715" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="716">
+      <x:c r="A716" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B716" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C716" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D716" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E716" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F716" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G716" t="inlineStr">
+        <x:is>
+          <x:t>76.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H716" t="inlineStr">
+        <x:is>
+          <x:t>8.47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I716" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J716" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="717">
+      <x:c r="A717" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B717" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C717" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D717" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E717" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F717" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G717" t="inlineStr">
+        <x:is>
+          <x:t>69.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H717" t="inlineStr">
+        <x:is>
+          <x:t>1.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I717" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J717" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="718">
+      <x:c r="A718" t="inlineStr">
+        <x:is>
+          <x:t>09/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B718" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C718" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D718" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E718" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F718" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G718" t="inlineStr">
+        <x:is>
+          <x:t>73.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H718" t="inlineStr">
+        <x:is>
+          <x:t>9.46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I718" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J718" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="719">
+      <x:c r="A719" t="inlineStr">
+        <x:is>
+          <x:t>09/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B719" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C719" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D719" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E719" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F719" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G719" t="inlineStr">
+        <x:is>
+          <x:t>72.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H719" t="inlineStr">
+        <x:is>
+          <x:t>9.63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I719" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J719" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="720">
+      <x:c r="A720" t="inlineStr">
+        <x:is>
+          <x:t>09/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B720" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C720" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D720" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E720" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F720" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G720" t="inlineStr">
+        <x:is>
+          <x:t>72.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H720" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I720" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J720" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="721">
+      <x:c r="A721" t="inlineStr">
+        <x:is>
+          <x:t>09/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B721" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C721" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D721" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E721" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F721" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G721" t="inlineStr">
+        <x:is>
+          <x:t>72.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H721" t="inlineStr">
+        <x:is>
+          <x:t>9.23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I721" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J721" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="722">
+      <x:c r="A722" t="inlineStr">
+        <x:is>
+          <x:t>09/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B722" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C722" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D722" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E722" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F722" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G722" t="inlineStr">
+        <x:is>
+          <x:t>72.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H722" t="inlineStr">
+        <x:is>
+          <x:t>8.23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I722" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J722" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>