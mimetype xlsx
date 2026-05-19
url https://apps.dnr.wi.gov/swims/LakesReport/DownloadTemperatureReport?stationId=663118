--- v2 (2026-03-22)
+++ v3 (2026-05-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a76984c5d448fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a8290e38a8b4202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9c4b7400285f460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re56be2fc2bd04f4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c4b7400285f460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re56be2fc2bd04f4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>