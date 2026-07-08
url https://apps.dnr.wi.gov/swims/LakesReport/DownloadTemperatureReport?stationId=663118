--- v3 (2026-05-19)
+++ v4 (2026-07-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a8290e38a8b4202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a2bfcbef824105" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re56be2fc2bd04f4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra7957518148b4eef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re56be2fc2bd04f4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7957518148b4eef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -45347,28 +45347,756 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G872" t="inlineStr">
         <x:is>
           <x:t>68</x:t>
         </x:is>
       </x:c>
       <x:c r="H872" t="inlineStr">
         <x:is>
           <x:t>.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I872" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J872" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="873">
+      <x:c r="A873" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B873" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C873" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D873" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E873" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F873" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G873" t="inlineStr">
+        <x:is>
+          <x:t>72.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H873" t="inlineStr">
+        <x:is>
+          <x:t>9.26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I873" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J873" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="874">
+      <x:c r="A874" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B874" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C874" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D874" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E874" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F874" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G874" t="inlineStr">
+        <x:is>
+          <x:t>72.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H874" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I874" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J874" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="875">
+      <x:c r="A875" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B875" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C875" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D875" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E875" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F875" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G875" t="inlineStr">
+        <x:is>
+          <x:t>71.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H875" t="inlineStr">
+        <x:is>
+          <x:t>9.53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I875" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J875" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="876">
+      <x:c r="A876" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B876" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C876" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D876" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E876" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F876" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G876" t="inlineStr">
+        <x:is>
+          <x:t>70.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H876" t="inlineStr">
+        <x:is>
+          <x:t>9.64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I876" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J876" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="877">
+      <x:c r="A877" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B877" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C877" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D877" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E877" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F877" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G877" t="inlineStr">
+        <x:is>
+          <x:t>64.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H877" t="inlineStr">
+        <x:is>
+          <x:t>10.67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I877" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J877" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="878">
+      <x:c r="A878" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B878" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C878" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D878" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E878" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F878" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G878" t="inlineStr">
+        <x:is>
+          <x:t>58.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H878" t="inlineStr">
+        <x:is>
+          <x:t>8.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I878" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J878" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="879">
+      <x:c r="A879" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B879" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C879" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D879" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E879" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F879" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G879" t="inlineStr">
+        <x:is>
+          <x:t>53.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H879" t="inlineStr">
+        <x:is>
+          <x:t>.93</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I879" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J879" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="880">
+      <x:c r="A880" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B880" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C880" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D880" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E880" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F880" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G880" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H880" t="inlineStr">
+        <x:is>
+          <x:t>9.23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I880" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J880" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="881">
+      <x:c r="A881" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B881" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C881" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D881" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E881" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F881" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G881" t="inlineStr">
+        <x:is>
+          <x:t>75.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H881" t="inlineStr">
+        <x:is>
+          <x:t>9.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I881" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J881" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="882">
+      <x:c r="A882" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B882" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C882" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D882" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E882" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F882" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G882" t="inlineStr">
+        <x:is>
+          <x:t>74.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H882" t="inlineStr">
+        <x:is>
+          <x:t>9.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I882" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J882" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="883">
+      <x:c r="A883" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B883" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C883" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D883" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E883" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F883" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G883" t="inlineStr">
+        <x:is>
+          <x:t>74.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H883" t="inlineStr">
+        <x:is>
+          <x:t>9.87</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I883" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J883" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="884">
+      <x:c r="A884" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B884" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C884" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D884" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E884" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F884" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G884" t="inlineStr">
+        <x:is>
+          <x:t>73.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H884" t="inlineStr">
+        <x:is>
+          <x:t>9.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I884" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J884" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="885">
+      <x:c r="A885" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B885" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C885" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D885" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E885" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F885" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G885" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H885" t="inlineStr">
+        <x:is>
+          <x:t>9.27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I885" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J885" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="886">
+      <x:c r="A886" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B886" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C886" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D886" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E886" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F886" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G886" t="inlineStr">
+        <x:is>
+          <x:t>60.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H886" t="inlineStr">
+        <x:is>
+          <x:t>.85</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I886" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J886" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>