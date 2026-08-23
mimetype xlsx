--- v4 (2026-07-08)
+++ v5 (2026-08-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a2bfcbef824105" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re680498431304b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra7957518148b4eef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3710d0a1aabe42aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7957518148b4eef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3710d0a1aabe42aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>