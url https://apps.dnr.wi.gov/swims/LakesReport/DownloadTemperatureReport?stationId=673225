--- v4 (2026-08-27)
+++ v5 (2026-10-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62be6e40761f4b73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c1847ca8e5496f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R09e2956dcd874311"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3ddbbf978a624ce3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R09e2956dcd874311" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3ddbbf978a624ce3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -32815,28 +32815,288 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G631" t="inlineStr">
         <x:is>
           <x:t>76.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H631" t="inlineStr">
         <x:is>
           <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="I631" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J631" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="632">
+      <x:c r="A632" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B632" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C632" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D632" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E632" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F632" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G632" t="inlineStr">
+        <x:is>
+          <x:t>75.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H632" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I632" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J632" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="633">
+      <x:c r="A633" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B633" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C633" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D633" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E633" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F633" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G633" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H633" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I633" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J633" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="634">
+      <x:c r="A634" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B634" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C634" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D634" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E634" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F634" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G634" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H634" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I634" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J634" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="635">
+      <x:c r="A635" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B635" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C635" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D635" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E635" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F635" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G635" t="inlineStr">
+        <x:is>
+          <x:t>75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H635" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I635" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J635" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="636">
+      <x:c r="A636" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B636" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C636" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D636" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E636" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F636" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G636" t="inlineStr">
+        <x:is>
+          <x:t>75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H636" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I636" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J636" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>