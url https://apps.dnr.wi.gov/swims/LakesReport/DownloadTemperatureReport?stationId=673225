--- v1 (2026-02-16)
+++ v2 (2026-05-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c4e39a355cd49cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e04508c94a42ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R27ed4c4adc6f42b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb7ccd76fcf8742b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R27ed4c4adc6f42b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7ccd76fcf8742b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>