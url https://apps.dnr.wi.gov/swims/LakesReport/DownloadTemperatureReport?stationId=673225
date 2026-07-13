--- v2 (2026-05-26)
+++ v3 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e04508c94a42ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10130261c56b46b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb7ccd76fcf8742b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rab2d659354a843ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7ccd76fcf8742b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab2d659354a843ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -32035,28 +32035,548 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G616" t="inlineStr">
         <x:is>
           <x:t>72.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H616" t="inlineStr">
         <x:is>
           <x:t>6.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I616" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J616" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="617">
+      <x:c r="A617" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B617" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C617" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D617" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E617" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F617" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G617" t="inlineStr">
+        <x:is>
+          <x:t>68.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H617" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I617" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J617" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="618">
+      <x:c r="A618" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B618" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C618" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D618" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E618" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F618" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G618" t="inlineStr">
+        <x:is>
+          <x:t>67.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H618" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I618" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J618" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="619">
+      <x:c r="A619" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B619" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C619" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D619" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E619" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F619" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G619" t="inlineStr">
+        <x:is>
+          <x:t>63.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H619" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I619" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J619" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="620">
+      <x:c r="A620" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B620" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C620" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D620" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E620" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F620" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G620" t="inlineStr">
+        <x:is>
+          <x:t>62.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H620" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I620" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J620" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="621">
+      <x:c r="A621" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B621" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C621" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D621" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E621" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F621" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G621" t="inlineStr">
+        <x:is>
+          <x:t>61.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H621" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I621" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J621" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="622">
+      <x:c r="A622" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B622" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C622" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D622" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E622" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F622" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G622" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H622" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I622" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J622" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="623">
+      <x:c r="A623" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B623" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C623" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D623" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E623" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F623" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G623" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H623" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I623" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J623" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="624">
+      <x:c r="A624" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B624" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C624" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D624" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E624" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F624" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G624" t="inlineStr">
+        <x:is>
+          <x:t>70.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H624" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I624" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J624" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="625">
+      <x:c r="A625" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B625" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C625" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D625" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E625" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F625" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G625" t="inlineStr">
+        <x:is>
+          <x:t>70.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H625" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I625" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J625" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="626">
+      <x:c r="A626" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B626" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C626" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D626" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E626" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F626" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G626" t="inlineStr">
+        <x:is>
+          <x:t>66.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H626" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I626" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J626" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>