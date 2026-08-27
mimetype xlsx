--- v3 (2026-07-13)
+++ v4 (2026-08-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10130261c56b46b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62be6e40761f4b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rab2d659354a843ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R09e2956dcd874311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab2d659354a843ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R09e2956dcd874311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -32555,28 +32555,288 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G626" t="inlineStr">
         <x:is>
           <x:t>66.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H626" t="inlineStr">
         <x:is>
           <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="I626" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J626" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="627">
+      <x:c r="A627" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B627" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C627" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D627" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E627" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F627" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G627" t="inlineStr">
+        <x:is>
+          <x:t>79.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H627" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I627" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J627" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="628">
+      <x:c r="A628" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B628" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C628" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D628" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E628" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F628" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G628" t="inlineStr">
+        <x:is>
+          <x:t>78.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H628" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I628" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J628" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="629">
+      <x:c r="A629" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B629" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C629" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D629" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E629" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F629" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G629" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H629" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I629" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J629" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="630">
+      <x:c r="A630" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B630" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C630" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D630" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E630" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F630" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G630" t="inlineStr">
+        <x:is>
+          <x:t>76.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H630" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I630" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J630" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="631">
+      <x:c r="A631" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B631" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C631" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D631" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E631" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F631" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G631" t="inlineStr">
+        <x:is>
+          <x:t>76.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H631" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I631" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J631" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>