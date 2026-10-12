--- v4 (2026-08-09)
+++ v5 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa67d65842349e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f8a6938b41a4314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R37e3a5000c964a0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1bff4c84006b49a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37e3a5000c964a0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1bff4c84006b49a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -9623,28 +9623,184 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G185" t="inlineStr">
         <x:is>
           <x:t>81.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H185" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I185" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J185" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="186">
+      <x:c r="A186" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B186" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C186" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D186" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E186" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G186" t="inlineStr">
+        <x:is>
+          <x:t>76.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I186" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="187">
+      <x:c r="A187" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B187" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C187" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D187" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E187" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G187" t="inlineStr">
+        <x:is>
+          <x:t>76.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I187" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="188">
+      <x:c r="A188" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B188" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C188" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D188" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E188" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G188" t="inlineStr">
+        <x:is>
+          <x:t>76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I188" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>