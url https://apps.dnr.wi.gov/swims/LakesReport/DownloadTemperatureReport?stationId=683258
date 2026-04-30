--- v2 (2026-02-04)
+++ v3 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7b293763c14c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19593181f38d410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R691bac3965f74062"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R87c0082d807b410d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R691bac3965f74062" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87c0082d807b410d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>