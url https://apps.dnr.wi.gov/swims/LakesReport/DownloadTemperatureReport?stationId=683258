--- v3 (2026-04-30)
+++ v4 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19593181f38d410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa67d65842349e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R87c0082d807b410d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R37e3a5000c964a0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87c0082d807b410d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37e3a5000c964a0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -8999,28 +8999,652 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G173" t="inlineStr">
         <x:is>
           <x:t>71.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H173" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I173" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J173" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="174">
+      <x:c r="A174" t="inlineStr">
+        <x:is>
+          <x:t>05/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B174" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C174" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D174" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E174" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G174" t="inlineStr">
+        <x:is>
+          <x:t>62.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I174" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="175">
+      <x:c r="A175" t="inlineStr">
+        <x:is>
+          <x:t>05/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B175" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C175" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D175" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E175" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G175" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I175" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="176">
+      <x:c r="A176" t="inlineStr">
+        <x:is>
+          <x:t>05/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B176" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C176" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D176" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E176" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G176" t="inlineStr">
+        <x:is>
+          <x:t>62.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I176" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="177">
+      <x:c r="A177" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B177" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C177" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D177" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E177" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G177" t="inlineStr">
+        <x:is>
+          <x:t>77.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I177" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="178">
+      <x:c r="A178" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B178" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C178" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D178" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E178" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F178" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G178" t="inlineStr">
+        <x:is>
+          <x:t>77.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H178" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I178" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J178" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="179">
+      <x:c r="A179" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B179" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C179" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D179" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E179" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G179" t="inlineStr">
+        <x:is>
+          <x:t>76.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I179" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="180">
+      <x:c r="A180" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B180" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C180" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D180" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E180" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G180" t="inlineStr">
+        <x:is>
+          <x:t>79.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I180" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="181">
+      <x:c r="A181" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B181" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C181" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D181" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E181" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G181" t="inlineStr">
+        <x:is>
+          <x:t>79.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I181" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="182">
+      <x:c r="A182" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B182" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C182" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D182" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E182" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G182" t="inlineStr">
+        <x:is>
+          <x:t>78.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I182" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="183">
+      <x:c r="A183" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B183" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C183" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D183" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E183" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G183" t="inlineStr">
+        <x:is>
+          <x:t>82</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I183" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="184">
+      <x:c r="A184" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B184" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C184" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D184" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E184" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G184" t="inlineStr">
+        <x:is>
+          <x:t>81.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I184" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="185">
+      <x:c r="A185" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B185" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C185" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D185" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E185" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G185" t="inlineStr">
+        <x:is>
+          <x:t>81.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I185" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>