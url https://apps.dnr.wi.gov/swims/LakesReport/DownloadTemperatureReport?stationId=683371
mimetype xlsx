--- v4 (2026-08-19)
+++ v5 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28fdb64134ab4af0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73f7844953a4941" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd07cb43ab3ac4bf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2d0d858f71a045cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd07cb43ab3ac4bf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d0d858f71a045cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -12743,28 +12743,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G245" t="inlineStr">
         <x:is>
           <x:t>76.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H245" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I245" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J245" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="246">
+      <x:c r="A246" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B246" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C246" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D246" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E246" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G246" t="inlineStr">
+        <x:is>
+          <x:t>75.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I246" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="247">
+      <x:c r="A247" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B247" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C247" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D247" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E247" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G247" t="inlineStr">
+        <x:is>
+          <x:t>75.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I247" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="248">
+      <x:c r="A248" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B248" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C248" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D248" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E248" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G248" t="inlineStr">
+        <x:is>
+          <x:t>75.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I248" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="249">
+      <x:c r="A249" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B249" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C249" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D249" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E249" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G249" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I249" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="250">
+      <x:c r="A250" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B250" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C250" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D250" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E250" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G250" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I250" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="251">
+      <x:c r="A251" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B251" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C251" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D251" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E251" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G251" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I251" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>