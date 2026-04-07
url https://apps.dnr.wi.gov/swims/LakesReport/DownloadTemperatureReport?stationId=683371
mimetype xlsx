--- v1 (2026-02-16)
+++ v2 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2ce0682b454ca8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R667baa63587b4d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R63c39b4220bf4d56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5cfcc4ad248d4201"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63c39b4220bf4d56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5cfcc4ad248d4201" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>