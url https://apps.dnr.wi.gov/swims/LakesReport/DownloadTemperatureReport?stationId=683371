--- v2 (2026-04-07)
+++ v3 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R667baa63587b4d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af93343636247bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5cfcc4ad248d4201"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5f1e8c0a59974631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5cfcc4ad248d4201" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f1e8c0a59974631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>