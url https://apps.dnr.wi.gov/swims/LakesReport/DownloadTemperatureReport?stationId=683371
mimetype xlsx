--- v3 (2026-06-18)
+++ v4 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af93343636247bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28fdb64134ab4af0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5f1e8c0a59974631"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd07cb43ab3ac4bf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f1e8c0a59974631" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd07cb43ab3ac4bf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -12171,28 +12171,600 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G234" t="inlineStr">
         <x:is>
           <x:t>74.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H234" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I234" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J234" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="235">
+      <x:c r="A235" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B235" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C235" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D235" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E235" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G235" t="inlineStr">
+        <x:is>
+          <x:t>74.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I235" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="236">
+      <x:c r="A236" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B236" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C236" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D236" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E236" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G236" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I236" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="237">
+      <x:c r="A237" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B237" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C237" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D237" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E237" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G237" t="inlineStr">
+        <x:is>
+          <x:t>72.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I237" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="238">
+      <x:c r="A238" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B238" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C238" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D238" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E238" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G238" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I238" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="239">
+      <x:c r="A239" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B239" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C239" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D239" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E239" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G239" t="inlineStr">
+        <x:is>
+          <x:t>70.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I239" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="240">
+      <x:c r="A240" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B240" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C240" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D240" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E240" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G240" t="inlineStr">
+        <x:is>
+          <x:t>81.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I240" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="241">
+      <x:c r="A241" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B241" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C241" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D241" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E241" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G241" t="inlineStr">
+        <x:is>
+          <x:t>79.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I241" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="242">
+      <x:c r="A242" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B242" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C242" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D242" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E242" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G242" t="inlineStr">
+        <x:is>
+          <x:t>77.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I242" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="243">
+      <x:c r="A243" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B243" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C243" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D243" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E243" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G243" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I243" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="244">
+      <x:c r="A244" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B244" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C244" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D244" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E244" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G244" t="inlineStr">
+        <x:is>
+          <x:t>76.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I244" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="245">
+      <x:c r="A245" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B245" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C245" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D245" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E245" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G245" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I245" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>