--- v2 (2026-03-14)
+++ v3 (2026-05-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6acd4b1c5ea4292" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf511cdd908431f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf708ee0467654e54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2ae4df9aa86349bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf708ee0467654e54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ae4df9aa86349bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>