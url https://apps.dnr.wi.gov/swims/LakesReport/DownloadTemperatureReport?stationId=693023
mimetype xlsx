--- v3 (2026-05-17)
+++ v4 (2026-07-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf511cdd908431f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc760ec836d3e4b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2ae4df9aa86349bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1d0ba2a6c11147dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ae4df9aa86349bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1d0ba2a6c11147dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>