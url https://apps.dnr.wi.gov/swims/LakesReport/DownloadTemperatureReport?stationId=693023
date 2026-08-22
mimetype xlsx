--- v4 (2026-07-02)
+++ v5 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc760ec836d3e4b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bacef59a77a46fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1d0ba2a6c11147dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R25187920209f472e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1d0ba2a6c11147dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R25187920209f472e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -10611,28 +10611,80 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G204" t="inlineStr">
         <x:is>
           <x:t>43</x:t>
         </x:is>
       </x:c>
       <x:c r="H204" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I204" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J204" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="205">
+      <x:c r="A205" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B205" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C205" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D205" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E205" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G205" t="inlineStr">
+        <x:is>
+          <x:t>26.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I205" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>