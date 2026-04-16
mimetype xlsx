--- v2 (2026-02-24)
+++ v3 (2026-04-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29939dc72cc3453a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R779ca6aff0fe4f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R28c2a1b3171a4e0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6b6087d697dd444e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R28c2a1b3171a4e0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b6087d697dd444e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>