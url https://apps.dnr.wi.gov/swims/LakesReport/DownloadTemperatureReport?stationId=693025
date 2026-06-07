--- v3 (2026-04-16)
+++ v4 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R779ca6aff0fe4f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re892b6d5d25e4a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6b6087d697dd444e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R385edd3ad23f4a99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b6087d697dd444e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R385edd3ad23f4a99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -38639,28 +38639,80 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G743" t="inlineStr">
         <x:is>
           <x:t>7.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H743" t="inlineStr">
         <x:is>
           <x:t>.65</x:t>
         </x:is>
       </x:c>
       <x:c r="I743" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J743" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="744">
+      <x:c r="A744" t="inlineStr">
+        <x:is>
+          <x:t>04/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B744" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C744" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D744" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E744" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F744" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G744" t="inlineStr">
+        <x:is>
+          <x:t>11.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H744" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I744" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J744" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>