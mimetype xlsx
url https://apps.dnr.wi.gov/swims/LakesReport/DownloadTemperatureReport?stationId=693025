--- v4 (2026-06-07)
+++ v5 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re892b6d5d25e4a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62571f0b190748bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R385edd3ad23f4a99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Recad86e5ac984166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R385edd3ad23f4a99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Recad86e5ac984166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -38691,28 +38691,80 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G744" t="inlineStr">
         <x:is>
           <x:t>11.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H744" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I744" t="inlineStr">
         <x:is>
           <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J744" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="745">
+      <x:c r="A745" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B745" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C745" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D745" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E745" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F745" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G745" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H745" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I745" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J745" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>