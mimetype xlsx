--- v6 (2026-09-16)
+++ v7 (2026-11-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc229192714f4a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1e43bb3b76c498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5749c320a3be4882"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1752025a5ce342cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5749c320a3be4882" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1752025a5ce342cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -3487,28 +3487,184 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G67" t="inlineStr">
         <x:is>
           <x:t>73.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H67" t="inlineStr">
         <x:is>
           <x:t>11.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I67" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J67" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="68">
+      <x:c r="A68" t="inlineStr">
+        <x:is>
+          <x:t>09/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B68" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C68" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D68" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E68" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G68" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H68" t="inlineStr">
+        <x:is>
+          <x:t>9.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I68" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J68" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="69">
+      <x:c r="A69" t="inlineStr">
+        <x:is>
+          <x:t>09/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B69" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C69" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D69" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E69" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G69" t="inlineStr">
+        <x:is>
+          <x:t>66.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H69" t="inlineStr">
+        <x:is>
+          <x:t>8.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I69" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J69" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="70">
+      <x:c r="A70" t="inlineStr">
+        <x:is>
+          <x:t>09/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B70" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C70" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D70" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E70" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G70" t="inlineStr">
+        <x:is>
+          <x:t>65.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H70" t="inlineStr">
+        <x:is>
+          <x:t>7.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I70" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J70" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>