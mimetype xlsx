--- v5 (2026-07-27)
+++ v6 (2026-09-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c650411a4645a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re45455630b60490e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcfee3f6603744e09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R46d6620f5ed749f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfee3f6603744e09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R46d6620f5ed749f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -28239,28 +28239,964 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G543" t="inlineStr">
         <x:is>
           <x:t>43.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H543" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I543" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J543" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="544">
+      <x:c r="A544" t="inlineStr">
+        <x:is>
+          <x:t>08/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B544" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C544" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D544" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E544" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F544" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G544" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H544" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I544" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J544" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="545">
+      <x:c r="A545" t="inlineStr">
+        <x:is>
+          <x:t>08/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B545" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C545" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D545" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E545" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F545" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G545" t="inlineStr">
+        <x:is>
+          <x:t>76.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H545" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I545" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J545" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="546">
+      <x:c r="A546" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B546" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C546" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D546" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E546" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F546" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G546" t="inlineStr">
+        <x:is>
+          <x:t>72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H546" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I546" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J546" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="547">
+      <x:c r="A547" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B547" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C547" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D547" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E547" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F547" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G547" t="inlineStr">
+        <x:is>
+          <x:t>71.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H547" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I547" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J547" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="548">
+      <x:c r="A548" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B548" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C548" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D548" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E548" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F548" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G548" t="inlineStr">
+        <x:is>
+          <x:t>71.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H548" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I548" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J548" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="549">
+      <x:c r="A549" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B549" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C549" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D549" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E549" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F549" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G549" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H549" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I549" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J549" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="550">
+      <x:c r="A550" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B550" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C550" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D550" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E550" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F550" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G550" t="inlineStr">
+        <x:is>
+          <x:t>68.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H550" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I550" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J550" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="551">
+      <x:c r="A551" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B551" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C551" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D551" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E551" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F551" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G551" t="inlineStr">
+        <x:is>
+          <x:t>64.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H551" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I551" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J551" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="552">
+      <x:c r="A552" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B552" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C552" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D552" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E552" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F552" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G552" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H552" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I552" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J552" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="553">
+      <x:c r="A553" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B553" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C553" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D553" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E553" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F553" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G553" t="inlineStr">
+        <x:is>
+          <x:t>55.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H553" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I553" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J553" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="554">
+      <x:c r="A554" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B554" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C554" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D554" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E554" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F554" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G554" t="inlineStr">
+        <x:is>
+          <x:t>52.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H554" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I554" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J554" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="555">
+      <x:c r="A555" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B555" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C555" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D555" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E555" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F555" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G555" t="inlineStr">
+        <x:is>
+          <x:t>50.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H555" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I555" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J555" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="556">
+      <x:c r="A556" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B556" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C556" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D556" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E556" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F556" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G556" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H556" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I556" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J556" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="557">
+      <x:c r="A557" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B557" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C557" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D557" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E557" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F557" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G557" t="inlineStr">
+        <x:is>
+          <x:t>46.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H557" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I557" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J557" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="558">
+      <x:c r="A558" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B558" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C558" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D558" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E558" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F558" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G558" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H558" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I558" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J558" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="559">
+      <x:c r="A559" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B559" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C559" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D559" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E559" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F559" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G559" t="inlineStr">
+        <x:is>
+          <x:t>45.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H559" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I559" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J559" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="560">
+      <x:c r="A560" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B560" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C560" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D560" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E560" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F560" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G560" t="inlineStr">
+        <x:is>
+          <x:t>45.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H560" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I560" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J560" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="561">
+      <x:c r="A561" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B561" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C561" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D561" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E561" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F561" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G561" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H561" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I561" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J561" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>