--- v6 (2026-09-17)
+++ v7 (2026-11-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re45455630b60490e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca7bc3c1537444f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R46d6620f5ed749f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdf199a3ec3714360"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R46d6620f5ed749f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdf199a3ec3714360" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>