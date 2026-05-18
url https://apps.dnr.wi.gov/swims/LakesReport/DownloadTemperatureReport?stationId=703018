--- v3 (2026-03-30)
+++ v4 (2026-05-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6f434a0e014626" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2d66d4e5dc458d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd84f32f085924f20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R30c4ca19b0b64527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd84f32f085924f20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R30c4ca19b0b64527" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>