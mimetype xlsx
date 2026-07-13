--- v4 (2026-05-18)
+++ v5 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2d66d4e5dc458d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f1a1e7087ab4221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R30c4ca19b0b64527"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbf73de57c682496b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R30c4ca19b0b64527" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf73de57c682496b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -31047,28 +31047,548 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G597" t="inlineStr">
         <x:is>
           <x:t>63.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H597" t="inlineStr">
         <x:is>
           <x:t>.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I597" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J597" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="598">
+      <x:c r="A598" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B598" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C598" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D598" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E598" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F598" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G598" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H598" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I598" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J598" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="599">
+      <x:c r="A599" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B599" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C599" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D599" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E599" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F599" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G599" t="inlineStr">
+        <x:is>
+          <x:t>71.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H599" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I599" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J599" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="600">
+      <x:c r="A600" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B600" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C600" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D600" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E600" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F600" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G600" t="inlineStr">
+        <x:is>
+          <x:t>71.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H600" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I600" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J600" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="601">
+      <x:c r="A601" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B601" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C601" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D601" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E601" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F601" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G601" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H601" t="inlineStr">
+        <x:is>
+          <x:t>9.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I601" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J601" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="602">
+      <x:c r="A602" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B602" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C602" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D602" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E602" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F602" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G602" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H602" t="inlineStr">
+        <x:is>
+          <x:t>9.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I602" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J602" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="603">
+      <x:c r="A603" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B603" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C603" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D603" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E603" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F603" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G603" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H603" t="inlineStr">
+        <x:is>
+          <x:t>9.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I603" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J603" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="604">
+      <x:c r="A604" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B604" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C604" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D604" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E604" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F604" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G604" t="inlineStr">
+        <x:is>
+          <x:t>69.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H604" t="inlineStr">
+        <x:is>
+          <x:t>8.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I604" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J604" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="605">
+      <x:c r="A605" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B605" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C605" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D605" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E605" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F605" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G605" t="inlineStr">
+        <x:is>
+          <x:t>66.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H605" t="inlineStr">
+        <x:is>
+          <x:t>8.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I605" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J605" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="606">
+      <x:c r="A606" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B606" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C606" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D606" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E606" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F606" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G606" t="inlineStr">
+        <x:is>
+          <x:t>64.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H606" t="inlineStr">
+        <x:is>
+          <x:t>7.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I606" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J606" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="607">
+      <x:c r="A607" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B607" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C607" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D607" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E607" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F607" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G607" t="inlineStr">
+        <x:is>
+          <x:t>61.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H607" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I607" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J607" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>