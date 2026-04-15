--- v0 (2026-02-14)
+++ v1 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f409baa9bc4a49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda0326b1b7384411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re9dce4b1b296415e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5c92d7ce89fa4117"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re9dce4b1b296415e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5c92d7ce89fa4117" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>