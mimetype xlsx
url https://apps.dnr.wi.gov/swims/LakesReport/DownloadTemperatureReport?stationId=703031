--- v1 (2026-04-15)
+++ v2 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda0326b1b7384411" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d3b5fb7e0304996" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5c92d7ce89fa4117"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd6f2526add9a4042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5c92d7ce89fa4117" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd6f2526add9a4042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>