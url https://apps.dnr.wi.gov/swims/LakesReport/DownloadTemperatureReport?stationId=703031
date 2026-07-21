--- v2 (2026-05-30)
+++ v3 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d3b5fb7e0304996" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rede4d354c4084848" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd6f2526add9a4042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R34c0788eb2a04b74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd6f2526add9a4042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R34c0788eb2a04b74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>