--- v3 (2026-07-21)
+++ v4 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rede4d354c4084848" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2339c4f2536c4e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R34c0788eb2a04b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7ffd41740ddc4b15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R34c0788eb2a04b74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ffd41740ddc4b15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -29851,28 +29851,444 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G574" t="inlineStr">
         <x:is>
           <x:t>67.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H574" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I574" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J574" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="575">
+      <x:c r="A575" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B575" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C575" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D575" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E575" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F575" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G575" t="inlineStr">
+        <x:is>
+          <x:t>85.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H575" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I575" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J575" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="576">
+      <x:c r="A576" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B576" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C576" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D576" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E576" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F576" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G576" t="inlineStr">
+        <x:is>
+          <x:t>84.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H576" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I576" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J576" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="577">
+      <x:c r="A577" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B577" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C577" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D577" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E577" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F577" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G577" t="inlineStr">
+        <x:is>
+          <x:t>84.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H577" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I577" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J577" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="578">
+      <x:c r="A578" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B578" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C578" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D578" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E578" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F578" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G578" t="inlineStr">
+        <x:is>
+          <x:t>83.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H578" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I578" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J578" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="579">
+      <x:c r="A579" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B579" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C579" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D579" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E579" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F579" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G579" t="inlineStr">
+        <x:is>
+          <x:t>80.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H579" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I579" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J579" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="580">
+      <x:c r="A580" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B580" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C580" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D580" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E580" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F580" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G580" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H580" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I580" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J580" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="581">
+      <x:c r="A581" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B581" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C581" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D581" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E581" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F581" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G581" t="inlineStr">
+        <x:is>
+          <x:t>76.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H581" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I581" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J581" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="582">
+      <x:c r="A582" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B582" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C582" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D582" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E582" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F582" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G582" t="inlineStr">
+        <x:is>
+          <x:t>75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H582" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I582" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J582" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>