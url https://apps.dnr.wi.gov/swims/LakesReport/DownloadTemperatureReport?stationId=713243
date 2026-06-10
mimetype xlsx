--- v1 (2026-02-16)
+++ v2 (2026-06-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3142d82f9c0541ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a70879764c4cc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3e376c4fb65744c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2767d63eba4a4871"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e376c4fb65744c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2767d63eba4a4871" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>