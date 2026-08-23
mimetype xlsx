--- v2 (2026-06-10)
+++ v3 (2026-08-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a70879764c4cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c147b710ab4fdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2767d63eba4a4871"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R70d5cd22f0a449b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2767d63eba4a4871" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70d5cd22f0a449b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -34947,28 +34947,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G672" t="inlineStr">
         <x:is>
           <x:t>17.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H672" t="inlineStr">
         <x:is>
           <x:t>9.21</x:t>
         </x:is>
       </x:c>
       <x:c r="I672" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J672" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="673">
+      <x:c r="A673" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B673" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C673" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D673" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E673" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F673" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G673" t="inlineStr">
+        <x:is>
+          <x:t>71.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H673" t="inlineStr">
+        <x:is>
+          <x:t>9.39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I673" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J673" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="674">
+      <x:c r="A674" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B674" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C674" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D674" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E674" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F674" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G674" t="inlineStr">
+        <x:is>
+          <x:t>70.95</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H674" t="inlineStr">
+        <x:is>
+          <x:t>8.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I674" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J674" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="675">
+      <x:c r="A675" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B675" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C675" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D675" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E675" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F675" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G675" t="inlineStr">
+        <x:is>
+          <x:t>69.81</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H675" t="inlineStr">
+        <x:is>
+          <x:t>8.45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I675" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J675" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="676">
+      <x:c r="A676" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B676" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C676" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D676" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E676" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F676" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G676" t="inlineStr">
+        <x:is>
+          <x:t>69.73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H676" t="inlineStr">
+        <x:is>
+          <x:t>8.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I676" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J676" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="677">
+      <x:c r="A677" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B677" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C677" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D677" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E677" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F677" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G677" t="inlineStr">
+        <x:is>
+          <x:t>69.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H677" t="inlineStr">
+        <x:is>
+          <x:t>8.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I677" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J677" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="678">
+      <x:c r="A678" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B678" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C678" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D678" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E678" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F678" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G678" t="inlineStr">
+        <x:is>
+          <x:t>69.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H678" t="inlineStr">
+        <x:is>
+          <x:t>7.95</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I678" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J678" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>