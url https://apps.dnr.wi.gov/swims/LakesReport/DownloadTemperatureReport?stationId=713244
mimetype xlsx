--- v2 (2026-03-07)
+++ v3 (2026-06-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb14a9eadb99c4302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09fb8566dec644dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0b1a09b893094a5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R93b26010fc9e40c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b1a09b893094a5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R93b26010fc9e40c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -26263,28 +26263,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G505" t="inlineStr">
         <x:is>
           <x:t>17.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H505" t="inlineStr">
         <x:is>
           <x:t>12.23</x:t>
         </x:is>
       </x:c>
       <x:c r="I505" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J505" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="506">
+      <x:c r="A506" t="inlineStr">
+        <x:is>
+          <x:t>05/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B506" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C506" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D506" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E506" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G506" t="inlineStr">
+        <x:is>
+          <x:t>14.461111</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H506" t="inlineStr">
+        <x:is>
+          <x:t>7.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I506" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J506" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="507">
+      <x:c r="A507" t="inlineStr">
+        <x:is>
+          <x:t>05/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B507" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C507" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D507" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E507" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F507" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G507" t="inlineStr">
+        <x:is>
+          <x:t>13.383333</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H507" t="inlineStr">
+        <x:is>
+          <x:t>7.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I507" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J507" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="508">
+      <x:c r="A508" t="inlineStr">
+        <x:is>
+          <x:t>05/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B508" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C508" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D508" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E508" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F508" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G508" t="inlineStr">
+        <x:is>
+          <x:t>13.066667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H508" t="inlineStr">
+        <x:is>
+          <x:t>7.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I508" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J508" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="509">
+      <x:c r="A509" t="inlineStr">
+        <x:is>
+          <x:t>05/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B509" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C509" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D509" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E509" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F509" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G509" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H509" t="inlineStr">
+        <x:is>
+          <x:t>7.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I509" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J509" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>