--- v3 (2026-06-04)
+++ v4 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09fb8566dec644dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdea274615b164240" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R93b26010fc9e40c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2e029fc15baf4930"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R93b26010fc9e40c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e029fc15baf4930" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>