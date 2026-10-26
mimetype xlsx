--- v3 (2026-08-31)
+++ v4 (2026-10-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed6ca8bcb28491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bdd29cab34b4439" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R719444855028428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc0493972a63644f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R719444855028428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0493972a63644f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -35418,337 +35418,1377 @@
       </x:c>
       <x:c r="G681" t="inlineStr">
         <x:is>
           <x:t>18.83</x:t>
         </x:is>
       </x:c>
       <x:c r="H681" t="inlineStr">
         <x:is>
           <x:t>5.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I681" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J681" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="682">
       <x:c r="A682" t="inlineStr">
         <x:is>
-          <x:t>07/08/2026</x:t>
+          <x:t>05/14/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B682" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C682" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D682" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E682" t="inlineStr">
         <x:is>
-          <x:t>0</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F682" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G682" t="inlineStr">
         <x:is>
-          <x:t>77.91</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="H682" t="inlineStr">
         <x:is>
-          <x:t>6.91</x:t>
+          <x:t>10.77</x:t>
         </x:is>
       </x:c>
       <x:c r="I682" t="inlineStr">
         <x:is>
-          <x:t>DEGREES F</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J682" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="683">
       <x:c r="A683" t="inlineStr">
         <x:is>
-          <x:t>07/08/2026</x:t>
+          <x:t>05/14/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B683" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C683" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D683" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E683" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F683" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G683" t="inlineStr">
         <x:is>
-          <x:t>77.37</x:t>
+          <x:t>12.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H683" t="inlineStr">
         <x:is>
-          <x:t>7.11</x:t>
+          <x:t>10.34</x:t>
         </x:is>
       </x:c>
       <x:c r="I683" t="inlineStr">
         <x:is>
-          <x:t>DEGREES F</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J683" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="684">
       <x:c r="A684" t="inlineStr">
         <x:is>
-          <x:t>07/08/2026</x:t>
+          <x:t>05/14/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B684" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C684" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D684" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E684" t="inlineStr">
         <x:is>
-          <x:t>6</x:t>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F684" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G684" t="inlineStr">
         <x:is>
-          <x:t>77.18</x:t>
+          <x:t>12.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H684" t="inlineStr">
         <x:is>
-          <x:t>7.19</x:t>
+          <x:t>10.24</x:t>
         </x:is>
       </x:c>
       <x:c r="I684" t="inlineStr">
         <x:is>
-          <x:t>DEGREES F</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J684" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="685">
       <x:c r="A685" t="inlineStr">
         <x:is>
-          <x:t>07/08/2026</x:t>
+          <x:t>05/14/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B685" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C685" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D685" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E685" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="F685" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G685" t="inlineStr">
         <x:is>
-          <x:t>77.11</x:t>
+          <x:t>12.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H685" t="inlineStr">
         <x:is>
-          <x:t>7.18</x:t>
+          <x:t>10.23</x:t>
         </x:is>
       </x:c>
       <x:c r="I685" t="inlineStr">
         <x:is>
-          <x:t>DEGREES F</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J685" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="686">
       <x:c r="A686" t="inlineStr">
         <x:is>
-          <x:t>07/08/2026</x:t>
+          <x:t>05/14/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B686" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C686" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D686" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E686" t="inlineStr">
         <x:is>
-          <x:t>12</x:t>
+          <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="F686" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G686" t="inlineStr">
         <x:is>
-          <x:t>77.03</x:t>
+          <x:t>12.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H686" t="inlineStr">
         <x:is>
-          <x:t>7.21</x:t>
+          <x:t>10.19</x:t>
         </x:is>
       </x:c>
       <x:c r="I686" t="inlineStr">
         <x:is>
-          <x:t>DEGREES F</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J686" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="687">
       <x:c r="A687" t="inlineStr">
         <x:is>
           <x:t>07/08/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B687" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C687" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D687" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E687" t="inlineStr">
         <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F687" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G687" t="inlineStr">
+        <x:is>
+          <x:t>77.91</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H687" t="inlineStr">
+        <x:is>
+          <x:t>6.91</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I687" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J687" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="688">
+      <x:c r="A688" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B688" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C688" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D688" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E688" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F688" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G688" t="inlineStr">
+        <x:is>
+          <x:t>77.37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H688" t="inlineStr">
+        <x:is>
+          <x:t>7.11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I688" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J688" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="689">
+      <x:c r="A689" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B689" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C689" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D689" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E689" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F689" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G689" t="inlineStr">
+        <x:is>
+          <x:t>77.18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H689" t="inlineStr">
+        <x:is>
+          <x:t>7.19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I689" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J689" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="690">
+      <x:c r="A690" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B690" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C690" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D690" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E690" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F690" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G690" t="inlineStr">
+        <x:is>
+          <x:t>77.11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H690" t="inlineStr">
+        <x:is>
+          <x:t>7.18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I690" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J690" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="691">
+      <x:c r="A691" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B691" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C691" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D691" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E691" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F691" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G691" t="inlineStr">
+        <x:is>
+          <x:t>77.03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H691" t="inlineStr">
+        <x:is>
+          <x:t>7.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I691" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J691" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="692">
+      <x:c r="A692" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B692" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C692" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D692" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E692" t="inlineStr">
+        <x:is>
           <x:t>15</x:t>
         </x:is>
       </x:c>
-      <x:c r="F687" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="G687" t="inlineStr">
+      <x:c r="F692" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G692" t="inlineStr">
         <x:is>
           <x:t>76.97</x:t>
         </x:is>
       </x:c>
-      <x:c r="H687" t="inlineStr">
+      <x:c r="H692" t="inlineStr">
         <x:is>
           <x:t>7.24</x:t>
         </x:is>
       </x:c>
-      <x:c r="I687" t="inlineStr">
+      <x:c r="I692" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
-      <x:c r="J687" t="inlineStr">
+      <x:c r="J692" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="693">
+      <x:c r="A693" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B693" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C693" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D693" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E693" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F693" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G693" t="inlineStr">
+        <x:is>
+          <x:t>26.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H693" t="inlineStr">
+        <x:is>
+          <x:t>9.64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I693" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J693" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="694">
+      <x:c r="A694" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B694" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C694" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D694" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E694" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F694" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G694" t="inlineStr">
+        <x:is>
+          <x:t>26.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H694" t="inlineStr">
+        <x:is>
+          <x:t>9.61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I694" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J694" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="695">
+      <x:c r="A695" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B695" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C695" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D695" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E695" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F695" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G695" t="inlineStr">
+        <x:is>
+          <x:t>26.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H695" t="inlineStr">
+        <x:is>
+          <x:t>9.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I695" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J695" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="696">
+      <x:c r="A696" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B696" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C696" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D696" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E696" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F696" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G696" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H696" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I696" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J696" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="697">
+      <x:c r="A697" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B697" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C697" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D697" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E697" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F697" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G697" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H697" t="inlineStr">
+        <x:is>
+          <x:t>9.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I697" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J697" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="698">
+      <x:c r="A698" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B698" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C698" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D698" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E698" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F698" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G698" t="inlineStr">
+        <x:is>
+          <x:t>24.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H698" t="inlineStr">
+        <x:is>
+          <x:t>8.54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I698" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J698" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="699">
+      <x:c r="A699" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B699" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C699" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D699" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E699" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F699" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G699" t="inlineStr">
+        <x:is>
+          <x:t>24.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H699" t="inlineStr">
+        <x:is>
+          <x:t>8.34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I699" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J699" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="700">
+      <x:c r="A700" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B700" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C700" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D700" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E700" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F700" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G700" t="inlineStr">
+        <x:is>
+          <x:t>24.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H700" t="inlineStr">
+        <x:is>
+          <x:t>8.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I700" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J700" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="701">
+      <x:c r="A701" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B701" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C701" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D701" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E701" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F701" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G701" t="inlineStr">
+        <x:is>
+          <x:t>24.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H701" t="inlineStr">
+        <x:is>
+          <x:t>7.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I701" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J701" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="702">
+      <x:c r="A702" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B702" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C702" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D702" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E702" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F702" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G702" t="inlineStr">
+        <x:is>
+          <x:t>23.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H702" t="inlineStr">
+        <x:is>
+          <x:t>4.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I702" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J702" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="703">
+      <x:c r="A703" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B703" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C703" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D703" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E703" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F703" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G703" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H703" t="inlineStr">
+        <x:is>
+          <x:t>10.82</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I703" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J703" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="704">
+      <x:c r="A704" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B704" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C704" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D704" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E704" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F704" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G704" t="inlineStr">
+        <x:is>
+          <x:t>22.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H704" t="inlineStr">
+        <x:is>
+          <x:t>9.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I704" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J704" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="705">
+      <x:c r="A705" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B705" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C705" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D705" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E705" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F705" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G705" t="inlineStr">
+        <x:is>
+          <x:t>22.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H705" t="inlineStr">
+        <x:is>
+          <x:t>8.74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I705" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J705" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="706">
+      <x:c r="A706" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B706" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C706" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D706" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E706" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F706" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G706" t="inlineStr">
+        <x:is>
+          <x:t>22.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H706" t="inlineStr">
+        <x:is>
+          <x:t>8.62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I706" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J706" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="707">
+      <x:c r="A707" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B707" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C707" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D707" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E707" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F707" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G707" t="inlineStr">
+        <x:is>
+          <x:t>22.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H707" t="inlineStr">
+        <x:is>
+          <x:t>8.45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I707" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J707" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>