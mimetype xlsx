--- v2 (2026-02-14)
+++ v3 (2026-04-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd033593fa51d4717" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a6e32108984f1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R73a0683c598a48f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf7852fce0fdf43b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73a0683c598a48f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7852fce0fdf43b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>