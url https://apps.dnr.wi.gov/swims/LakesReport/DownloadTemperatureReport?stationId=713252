--- v3 (2026-04-09)
+++ v4 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a6e32108984f1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6de77daab84507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf7852fce0fdf43b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3f6d84827a454e55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7852fce0fdf43b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f6d84827a454e55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>