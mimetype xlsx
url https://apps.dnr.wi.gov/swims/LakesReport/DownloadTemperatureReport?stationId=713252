--- v4 (2026-05-27)
+++ v5 (2026-07-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6de77daab84507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39147035160a4614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3f6d84827a454e55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra61d42908e8e4e8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f6d84827a454e55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra61d42908e8e4e8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -11911,28 +11911,184 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G229" t="inlineStr">
         <x:is>
           <x:t>22.16</x:t>
         </x:is>
       </x:c>
       <x:c r="H229" t="inlineStr">
         <x:is>
           <x:t>5.46</x:t>
         </x:is>
       </x:c>
       <x:c r="I229" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J229" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="230">
+      <x:c r="A230" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B230" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C230" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D230" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E230" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G230" t="inlineStr">
+        <x:is>
+          <x:t>21.61111</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H230" t="inlineStr">
+        <x:is>
+          <x:t>12.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I230" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J230" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="231">
+      <x:c r="A231" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B231" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C231" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D231" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E231" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G231" t="inlineStr">
+        <x:is>
+          <x:t>21.427778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H231" t="inlineStr">
+        <x:is>
+          <x:t>12.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I231" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J231" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="232">
+      <x:c r="A232" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B232" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C232" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D232" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E232" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G232" t="inlineStr">
+        <x:is>
+          <x:t>21.38889</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H232" t="inlineStr">
+        <x:is>
+          <x:t>12.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I232" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J232" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>