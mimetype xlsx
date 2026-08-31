--- v5 (2026-07-14)
+++ v6 (2026-08-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39147035160a4614" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d0dfd47677b480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra61d42908e8e4e8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2cbfff6b3fa34ce6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra61d42908e8e4e8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2cbfff6b3fa34ce6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>