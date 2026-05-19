--- v2 (2026-02-13)
+++ v3 (2026-05-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re120779ae8cf4e40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5868b50df8f748aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5c703c8e4e0b4836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5a6adec4d42d4530"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5c703c8e4e0b4836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a6adec4d42d4530" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>