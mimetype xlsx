--- v3 (2026-05-19)
+++ v4 (2026-07-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5868b50df8f748aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60787bbd67b4173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5a6adec4d42d4530"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R63c17cdabb2c441b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a6adec4d42d4530" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63c17cdabb2c441b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -11963,28 +11963,184 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G230" t="inlineStr">
         <x:is>
           <x:t>21.71</x:t>
         </x:is>
       </x:c>
       <x:c r="H230" t="inlineStr">
         <x:is>
           <x:t>5.26</x:t>
         </x:is>
       </x:c>
       <x:c r="I230" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J230" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="231">
+      <x:c r="A231" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B231" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C231" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D231" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E231" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G231" t="inlineStr">
+        <x:is>
+          <x:t>22.605556</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H231" t="inlineStr">
+        <x:is>
+          <x:t>11.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I231" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J231" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="232">
+      <x:c r="A232" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B232" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C232" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D232" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E232" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G232" t="inlineStr">
+        <x:is>
+          <x:t>22.016667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H232" t="inlineStr">
+        <x:is>
+          <x:t>12.17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I232" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J232" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="233">
+      <x:c r="A233" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B233" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C233" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D233" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E233" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G233" t="inlineStr">
+        <x:is>
+          <x:t>20.788889</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H233" t="inlineStr">
+        <x:is>
+          <x:t>10.06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I233" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J233" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>