--- v4 (2026-07-14)
+++ v5 (2026-08-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60787bbd67b4173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300a5a16ff624ec9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R63c17cdabb2c441b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6c4859f020014722"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63c17cdabb2c441b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c4859f020014722" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>