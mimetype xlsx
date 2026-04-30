--- v1 (2026-02-24)
+++ v2 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b8d4034a974b6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R025c9b5e886340b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R86c70d86e76f4a40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re13cbaeb3cc6422f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86c70d86e76f4a40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re13cbaeb3cc6422f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>