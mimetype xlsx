--- v2 (2026-04-30)
+++ v3 (2026-06-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R025c9b5e886340b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0338e7bbacfc47f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re13cbaeb3cc6422f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6378c89c3d084958"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re13cbaeb3cc6422f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6378c89c3d084958" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -10611,28 +10611,184 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G204" t="inlineStr">
         <x:is>
           <x:t>21.69</x:t>
         </x:is>
       </x:c>
       <x:c r="H204" t="inlineStr">
         <x:is>
           <x:t>6.01</x:t>
         </x:is>
       </x:c>
       <x:c r="I204" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J204" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="205">
+      <x:c r="A205" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B205" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C205" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D205" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E205" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G205" t="inlineStr">
+        <x:is>
+          <x:t>21.916667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H205" t="inlineStr">
+        <x:is>
+          <x:t>11.52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I205" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J205" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="206">
+      <x:c r="A206" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B206" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C206" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D206" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E206" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G206" t="inlineStr">
+        <x:is>
+          <x:t>22.45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H206" t="inlineStr">
+        <x:is>
+          <x:t>10.95</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I206" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J206" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="207">
+      <x:c r="A207" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B207" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C207" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D207" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E207" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G207" t="inlineStr">
+        <x:is>
+          <x:t>21.922222</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H207" t="inlineStr">
+        <x:is>
+          <x:t>11.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I207" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J207" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>