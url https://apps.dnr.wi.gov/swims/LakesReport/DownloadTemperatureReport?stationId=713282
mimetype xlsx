--- v3 (2026-06-28)
+++ v4 (2026-08-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0338e7bbacfc47f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R369d77cb20334773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6378c89c3d084958"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R89ad19905e094a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6378c89c3d084958" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R89ad19905e094a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>