--- v5 (2026-08-22)
+++ v6 (2026-10-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ae11f0f67ff49a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3fcc719e6e4ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7c1d8373935f49d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4d7c5cff3d954d15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c1d8373935f49d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4d7c5cff3d954d15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -13575,28 +13575,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G261" t="inlineStr">
         <x:is>
           <x:t>69</x:t>
         </x:is>
       </x:c>
       <x:c r="H261" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I261" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J261" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="262">
+      <x:c r="A262" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B262" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C262" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D262" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E262" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F262" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G262" t="inlineStr">
+        <x:is>
+          <x:t>77.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H262" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I262" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J262" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="263">
+      <x:c r="A263" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B263" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C263" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D263" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E263" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G263" t="inlineStr">
+        <x:is>
+          <x:t>66.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I263" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="264">
+      <x:c r="A264" t="inlineStr">
+        <x:is>
+          <x:t>09/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B264" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C264" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D264" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E264" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F264" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G264" t="inlineStr">
+        <x:is>
+          <x:t>64.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H264" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I264" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J264" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="265">
+      <x:c r="A265" t="inlineStr">
+        <x:is>
+          <x:t>09/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B265" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C265" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D265" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E265" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F265" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G265" t="inlineStr">
+        <x:is>
+          <x:t>60.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H265" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I265" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J265" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="266">
+      <x:c r="A266" t="inlineStr">
+        <x:is>
+          <x:t>10/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B266" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C266" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D266" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E266" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F266" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G266" t="inlineStr">
+        <x:is>
+          <x:t>62.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H266" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I266" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J266" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="267">
+      <x:c r="A267" t="inlineStr">
+        <x:is>
+          <x:t>10/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B267" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C267" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D267" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E267" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G267" t="inlineStr">
+        <x:is>
+          <x:t>58.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I267" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>