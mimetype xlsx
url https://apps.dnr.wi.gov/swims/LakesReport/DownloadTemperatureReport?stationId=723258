--- v2 (2026-01-24)
+++ v3 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656aa979c0e14932" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6258644118204634" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3fe097613b41400b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R87c6b8ee95464cfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3fe097613b41400b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87c6b8ee95464cfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>