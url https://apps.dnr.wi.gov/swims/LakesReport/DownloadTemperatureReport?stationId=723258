--- v3 (2026-05-14)
+++ v4 (2026-06-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6258644118204634" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6879567bb1034448" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R87c6b8ee95464cfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2f7a0add6c2c40fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87c6b8ee95464cfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f7a0add6c2c40fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>