--- v4 (2026-06-29)
+++ v5 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6879567bb1034448" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ae11f0f67ff49a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2f7a0add6c2c40fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7c1d8373935f49d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f7a0add6c2c40fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c1d8373935f49d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -12951,28 +12951,652 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G249" t="inlineStr">
         <x:is>
           <x:t>62.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H249" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I249" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J249" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="250">
+      <x:c r="A250" t="inlineStr">
+        <x:is>
+          <x:t>05/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B250" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C250" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D250" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E250" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G250" t="inlineStr">
+        <x:is>
+          <x:t>65.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I250" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="251">
+      <x:c r="A251" t="inlineStr">
+        <x:is>
+          <x:t>05/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B251" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C251" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D251" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E251" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G251" t="inlineStr">
+        <x:is>
+          <x:t>56.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I251" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="252">
+      <x:c r="A252" t="inlineStr">
+        <x:is>
+          <x:t>06/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B252" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C252" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D252" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E252" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G252" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I252" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="253">
+      <x:c r="A253" t="inlineStr">
+        <x:is>
+          <x:t>06/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B253" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C253" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D253" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E253" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G253" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I253" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="254">
+      <x:c r="A254" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B254" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C254" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D254" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E254" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F254" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G254" t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H254" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I254" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J254" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="255">
+      <x:c r="A255" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B255" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C255" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D255" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E255" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G255" t="inlineStr">
+        <x:is>
+          <x:t>64.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I255" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="256">
+      <x:c r="A256" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B256" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C256" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D256" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E256" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G256" t="inlineStr">
+        <x:is>
+          <x:t>83.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I256" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="257">
+      <x:c r="A257" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B257" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C257" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D257" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E257" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G257" t="inlineStr">
+        <x:is>
+          <x:t>66.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I257" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="258">
+      <x:c r="A258" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B258" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C258" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D258" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E258" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G258" t="inlineStr">
+        <x:is>
+          <x:t>80.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I258" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="259">
+      <x:c r="A259" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B259" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C259" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D259" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E259" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G259" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I259" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="260">
+      <x:c r="A260" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B260" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C260" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D260" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E260" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G260" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I260" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="261">
+      <x:c r="A261" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B261" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C261" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D261" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E261" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G261" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I261" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>