--- v1 (2026-02-14)
+++ v2 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58b7b1aba9e4cf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R742b7320313f47fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R01a4aabb84fd47fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd8e89c7be5ff44e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R01a4aabb84fd47fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd8e89c7be5ff44e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>