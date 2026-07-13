--- v2 (2026-04-06)
+++ v3 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R742b7320313f47fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdd1c992d434fed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd8e89c7be5ff44e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb3872139dcd647e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd8e89c7be5ff44e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb3872139dcd647e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14079,28 +14079,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O153" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P153" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q153" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R153" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="154">
+      <x:c r="A154" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B154" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C154" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D154" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E154" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I154" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L154" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M154" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>