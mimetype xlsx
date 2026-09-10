--- v3 (2026-07-13)
+++ v4 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdd1c992d434fed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f0ce23196bf4f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb3872139dcd647e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra743a24d7d1b4276"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb3872139dcd647e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra743a24d7d1b4276" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14171,28 +14171,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O154" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P154" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q154" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R154" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="155">
+      <x:c r="A155" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B155" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C155" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D155" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E155" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I155" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L155" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M155" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>