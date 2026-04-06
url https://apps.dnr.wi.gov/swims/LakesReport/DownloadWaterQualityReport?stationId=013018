--- v1 (2026-02-14)
+++ v2 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880183a7473245e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R892e7a87569a4990" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rca70a77bb89b4c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0b5e320ef7c944a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca70a77bb89b4c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b5e320ef7c944a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>