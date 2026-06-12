--- v2 (2026-04-06)
+++ v3 (2026-06-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R892e7a87569a4990" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3310bb26354fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0b5e320ef7c944a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra4d683e7279d4bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b5e320ef7c944a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra4d683e7279d4bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -11963,28 +11963,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O130" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P130" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q130" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R130" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="131">
+      <x:c r="A131" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B131" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C131" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D131" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E131" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L131" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="132">
+      <x:c r="A132" t="inlineStr">
+        <x:is>
+          <x:t>46322075</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B132" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C132" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D132" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E132" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F132" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G132" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H132" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K132" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N132" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P132" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q132" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R132" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>