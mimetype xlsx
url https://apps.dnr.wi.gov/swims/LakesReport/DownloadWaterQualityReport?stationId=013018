--- v3 (2026-06-12)
+++ v4 (2026-07-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3310bb26354fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86e63041b904d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra4d683e7279d4bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R84d1bb0868f443ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra4d683e7279d4bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R84d1bb0868f443ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -12147,28 +12147,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O132" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P132" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q132" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R132" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="133">
+      <x:c r="A133" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B133" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C133" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D133" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E133" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F133" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G133" t="inlineStr">
+        <x:is>
+          <x:t>Y</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H133" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I133" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K133" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L133" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M133" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>