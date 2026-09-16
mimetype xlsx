--- v4 (2026-07-28)
+++ v5 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86e63041b904d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc248272ec9024f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R84d1bb0868f443ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R259afc384a354da1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R84d1bb0868f443ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R259afc384a354da1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -12239,28 +12239,304 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O133" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P133" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q133" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R133" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="134">
+      <x:c r="A134" t="inlineStr">
+        <x:is>
+          <x:t>46322075</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B134" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C134" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D134" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E134" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G134" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N134" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P134" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q134" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R134" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="135">
+      <x:c r="A135" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B135" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C135" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D135" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E135" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F135" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G135" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H135" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I135" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K135" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L135" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M135" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="136">
+      <x:c r="A136" t="inlineStr">
+        <x:is>
+          <x:t>46322075</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B136" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C136" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D136" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E136" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F136" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G136" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H136" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K136" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N136" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P136" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q136" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R136" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>