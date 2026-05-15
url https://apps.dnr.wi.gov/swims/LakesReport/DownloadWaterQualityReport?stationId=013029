--- v2 (2026-03-13)
+++ v3 (2026-05-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ddd757377c4baa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3641924de74374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R627d9faceaa34486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0f591020ec624bc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R627d9faceaa34486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f591020ec624bc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>