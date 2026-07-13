--- v3 (2026-05-15)
+++ v4 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3641924de74374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72870ca7fd74efa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0f591020ec624bc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf309b58a41ff425e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f591020ec624bc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf309b58a41ff425e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -29903,28 +29903,396 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O325" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P325" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q325" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R325" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="326">
+      <x:c r="A326" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B326" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C326" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D326" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E326" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L326" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="327">
+      <x:c r="A327" t="inlineStr">
+        <x:is>
+          <x:t>358170940</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B327" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C327" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D327" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E327" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F327" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G327" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H327" t="inlineStr">
+        <x:is>
+          <x:t>0.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K327" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N327" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P327" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q327" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R327" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="328">
+      <x:c r="A328" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B328" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C328" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D328" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E328" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I328" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J328" t="inlineStr">
+        <x:is>
+          <x:t>105</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L328" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M328" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="329">
+      <x:c r="A329" t="inlineStr">
+        <x:is>
+          <x:t>358170940</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B329" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C329" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D329" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E329" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F329" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G329" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H329" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K329" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N329" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P329" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q329" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R329" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>