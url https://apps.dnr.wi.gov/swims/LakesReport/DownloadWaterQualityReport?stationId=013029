--- v4 (2026-07-13)
+++ v5 (2026-09-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72870ca7fd74efa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f90accc8d784629" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf309b58a41ff425e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R538072f2d5ed4f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf309b58a41ff425e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R538072f2d5ed4f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -30271,28 +30271,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O329" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P329" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q329" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R329" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="330">
+      <x:c r="A330" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B330" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C330" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D330" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E330" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I330" t="inlineStr">
+        <x:is>
+          <x:t>63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J330" t="inlineStr">
+        <x:is>
+          <x:t>113</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L330" t="inlineStr">
+        <x:is>
+          <x:t>65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M330" t="inlineStr">
+        <x:is>
+          <x:t>66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="331">
+      <x:c r="A331" t="inlineStr">
+        <x:is>
+          <x:t>358170940</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B331" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C331" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D331" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E331" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F331" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G331" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H331" t="inlineStr">
+        <x:is>
+          <x:t>0.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K331" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N331" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P331" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q331" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R331" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="332">
+      <x:c r="A332" t="inlineStr">
+        <x:is>
+          <x:t>358170940</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B332" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C332" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D332" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E332" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F332" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G332" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H332" t="inlineStr">
+        <x:is>
+          <x:t>0.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K332" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N332" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P332" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q332" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R332" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>