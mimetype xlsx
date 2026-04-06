--- v1 (2026-02-14)
+++ v2 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac8d84a0ba3402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e85f61b02614d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rea051874e24d4db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R53a58a3a9d2f4644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rea051874e24d4db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R53a58a3a9d2f4644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>