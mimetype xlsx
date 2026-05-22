--- v2 (2026-04-06)
+++ v3 (2026-05-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e85f61b02614d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e2da17120145ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R53a58a3a9d2f4644"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Recbf57cf2e09445d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R53a58a3a9d2f4644" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Recbf57cf2e09445d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>