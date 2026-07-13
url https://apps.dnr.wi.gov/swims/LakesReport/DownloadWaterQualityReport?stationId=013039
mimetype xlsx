--- v3 (2026-05-22)
+++ v4 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e2da17120145ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra936cccd936a464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Recbf57cf2e09445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1a66b6ff36bc4d33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Recbf57cf2e09445d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a66b6ff36bc4d33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -19047,28 +19047,396 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O207" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P207" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q207" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R207" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="208">
+      <x:c r="A208" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B208" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C208" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D208" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E208" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L208" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="209">
+      <x:c r="A209" t="inlineStr">
+        <x:is>
+          <x:t>351486997</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B209" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C209" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D209" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E209" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G209" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N209" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P209" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q209" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R209" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="210">
+      <x:c r="A210" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B210" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C210" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D210" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E210" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I210" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L210" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M210" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="211">
+      <x:c r="A211" t="inlineStr">
+        <x:is>
+          <x:t>351486997</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B211" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C211" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D211" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E211" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G211" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N211" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P211" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q211" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R211" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>