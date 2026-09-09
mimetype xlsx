--- v4 (2026-07-13)
+++ v5 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra936cccd936a464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91e4df4150e436d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1a66b6ff36bc4d33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R65386faae9de4439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a66b6ff36bc4d33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R65386faae9de4439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -19415,28 +19415,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O211" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P211" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q211" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R211" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="212">
+      <x:c r="A212" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B212" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C212" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D212" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E212" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I212" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L212" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M212" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="213">
+      <x:c r="A213" t="inlineStr">
+        <x:is>
+          <x:t>351486997</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B213" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C213" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D213" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E213" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F213" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G213" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H213" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I213" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J213" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K213" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L213" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M213" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N213" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O213" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P213" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q213" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R213" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="214">
+      <x:c r="A214" t="inlineStr">
+        <x:is>
+          <x:t>351486997</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B214" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C214" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D214" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E214" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F214" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G214" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H214" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K214" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N214" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P214" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q214" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R214" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>