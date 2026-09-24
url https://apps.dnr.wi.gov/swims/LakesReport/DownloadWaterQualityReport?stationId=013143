--- v6 (2026-08-08)
+++ v7 (2026-09-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R530a27608a734c6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7817c6ea9a94452" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R76688c291e8a4724"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra265f75ecbed4114"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76688c291e8a4724" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra265f75ecbed4114" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -29811,28 +29811,396 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O324" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P324" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q324" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R324" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="325">
+      <x:c r="A325" t="inlineStr">
+        <x:is>
+          <x:t>360139855</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B325" t="inlineStr">
+        <x:is>
+          <x:t>08/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C325" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D325" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E325" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F325" t="inlineStr">
+        <x:is>
+          <x:t>16.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G325" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H325" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K325" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N325" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P325" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q325" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R325" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="326">
+      <x:c r="A326" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B326" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C326" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D326" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E326" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I326" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L326" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M326" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="327">
+      <x:c r="A327" t="inlineStr">
+        <x:is>
+          <x:t>360139855</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B327" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C327" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D327" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E327" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F327" t="inlineStr">
+        <x:is>
+          <x:t>16.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G327" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H327" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K327" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N327" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P327" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q327" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R327" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="328">
+      <x:c r="A328" t="inlineStr">
+        <x:is>
+          <x:t>360139855</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B328" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C328" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D328" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E328" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F328" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G328" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H328" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K328" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N328" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P328" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q328" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R328" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>