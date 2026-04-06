--- v1 (2026-02-12)
+++ v2 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff53a1f09eab4095" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c36fb46e7746f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra7b522cc36a9402d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd2f1d5fa48ee40f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7b522cc36a9402d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd2f1d5fa48ee40f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>