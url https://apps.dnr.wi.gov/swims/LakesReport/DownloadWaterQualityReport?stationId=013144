--- v2 (2026-04-06)
+++ v3 (2026-06-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c36fb46e7746f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f37adf8d07a433c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd2f1d5fa48ee40f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7cc5db9ecfcc4635"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd2f1d5fa48ee40f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7cc5db9ecfcc4635" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -25487,28 +25487,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O277" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P277" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q277" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R277" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="278">
+      <x:c r="A278" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B278" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C278" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D278" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E278" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L278" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>