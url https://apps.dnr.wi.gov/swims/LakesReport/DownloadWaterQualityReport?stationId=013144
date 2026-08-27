--- v3 (2026-06-21)
+++ v4 (2026-08-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f37adf8d07a433c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R872bfaac01034304" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7cc5db9ecfcc4635"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R21c3498c20aa4515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7cc5db9ecfcc4635" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R21c3498c20aa4515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -25579,28 +25579,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O278" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P278" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q278" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R278" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="279">
+      <x:c r="A279" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B279" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C279" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D279" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E279" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F279" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G279" t="inlineStr">
+        <x:is>
+          <x:t>Y</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H279" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I279" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K279" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L279" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M279" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>