--- v2 (2026-02-28)
+++ v3 (2026-04-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57530ac9ffaa4162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1318dd31f7a4aff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfc646a06ee444f32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1d703fc749a94c20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfc646a06ee444f32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1d703fc749a94c20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>