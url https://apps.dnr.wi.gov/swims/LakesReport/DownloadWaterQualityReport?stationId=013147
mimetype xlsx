--- v3 (2026-04-19)
+++ v4 (2026-06-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1318dd31f7a4aff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc73e918f42b14c46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1d703fc749a94c20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc4587994f8a4433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1d703fc749a94c20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4587994f8a4433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>