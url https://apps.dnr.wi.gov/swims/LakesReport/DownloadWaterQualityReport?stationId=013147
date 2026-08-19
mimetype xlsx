--- v4 (2026-06-29)
+++ v5 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc73e918f42b14c46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf81520d529754856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc4587994f8a4433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R019f8b7ae0854d0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4587994f8a4433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R019f8b7ae0854d0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -15459,28 +15459,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O168" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P168" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q168" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R168" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="169">
+      <x:c r="A169" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B169" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C169" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D169" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E169" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I169" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L169" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M169" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="170">
+      <x:c r="A170" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B170" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C170" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D170" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E170" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I170" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L170" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M170" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>